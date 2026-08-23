--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1395">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1383">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>00006</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Стройгазсервис"
 ИНН 0105022788
 ОГРН 1020100707142</t>
   </si>
   <si>
     <t>385000, Республика Адыгея, г. Майкоп, ул. Привокзальная, д. 106а</t>
   </si>
   <si>
     <t>8 (8772) 521767, 8 (8772) 527268
@@ -832,86 +832,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "ФОРТ"
 ИНН 3435012310
 ОГРН 1023402012480</t>
   </si>
   <si>
     <t>404110, Волгоградская область, г. Волжский, пр-кт Ленина, д. 64, офис 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8443) 310017
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АБТ-Стандарт"
 ИНН 2320190153
 ОГРН 1112366002011</t>
   </si>
   <si>
     <t>354000, Краснодарский край, г. Сочи, ул. Советская (Центральный р-н), д. 42, офис 319</t>
   </si>
   <si>
     <t>8 (862) 2960592
 http://abt-standart.ru/</t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Спектр-Гео"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Альфа-СТК"
 ИНН 2014255901
 ОГРН 1072031000810</t>
   </si>
   <si>
     <t>364051, Чеченская Республика, г. Грозный, ул. им. С.Ш.Лорсанова, д. 10, офис 301</t>
   </si>
   <si>
     <t>+7 (928) 7392493
 http://alfastk.ru/</t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Ростстрой"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Энергосоюз-Дон"
 ИНН 6162043954
 ОГРН 1056162022366</t>
   </si>
   <si>
     <t>344001, Ростовская область, г. Ростов-на-Дону, ул. Некрасовская, д. 85, этаж 1, комнаты 1, 2, 3, 4</t>
   </si>
   <si>
     <t>8 (863) 2365982, 8 (863) 2365981
 www.energosojusdon</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Проектная компания"
 ИНН 2314019126
 ОГРН 1062314009010</t>
   </si>
   <si>
     <t>352540, Краснодарский край, Лабинский район, ст-ца Владимирская, пер. Советский, д. 16</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86169) 32234
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Промышленное и гражданское строительство"
@@ -2445,58 +2421,50 @@
   <si>
     <t>Акционерное общество "РостовАвтоДор"
 ИНН 6140041456
 ОГРН 1246100023289</t>
   </si>
   <si>
     <t>346789, Ростовская область, г. Азов, ул. Пушкина, д. 110, офис 1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86342) 63334, 8 (86342) 63125, 8 (86342) 64369
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Строительная компания "МегаполисСтрой"
 ИНН 5402478646
 ОГРН 1075402005524</t>
   </si>
   <si>
     <t>630126, Новосибирская область, г. Новосибирск, ул. Кленовая, д. 10/1, литер Д 3 этаж помещ. 28</t>
   </si>
   <si>
     <t xml:space="preserve">8 (383) 3110676
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Интеллектуальные энергетические технологии"
-[...6 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Каспий-Телеком"
 ИНН 0560035630
 ОГРН 1070560002721</t>
   </si>
   <si>
     <t>367032, Республика Дагестан, г. Махачкала, ул. Громова, д. 38</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8722) 694185
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПРОМЫШЛЕННЫЙ ИНЖИНИРИНГ"
 ИНН 0726015695
 ОГРН 1160726053102</t>
   </si>
   <si>
     <t>360006, Кабардино-Балкарская Республика, г. Нальчик, ул. Пятигорская, двлд. 3, помещ. 2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 7073098, +7 (928) 7102008
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АБРИС"
@@ -2841,62 +2809,50 @@
   <si>
     <t xml:space="preserve">8 (8652) 991756
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АРКАИМ ПРОЕКТ"
 ИНН 2634057145
 ОГРН 1032600937808</t>
   </si>
   <si>
     <t>356243, Ставропольский край, Шпаковский район, г. Михайловск, ул. Демидова, д. 206, корп. 2</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СтройЭксперт"
 ИНН 6163213574
 ОГРН 1196196008876</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, ул. Ченцова, д. 15, помещ. 1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2567945, +7 (988) 9435662
 </t>
   </si>
   <si>
-    <t>Муниципальное бюджетное учреждение "Бюро технической инвентаризации" городского округа - город Волжский Волгоградской области
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Архитектурно-строительная компания "Атриум"
 ИНН 2015007250
 ОГРН 1192036003213</t>
   </si>
   <si>
     <t>364015, Чеченская Республика, г. Грозный, пр-кт А.А.Кадырова, д. 154, офис 2-1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 735288
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Научно-производственное предприятие фирма "Альянс-Рем"
 ИНН 2631024600
 ОГРН 1032601991971</t>
   </si>
   <si>
     <t>357100, Ставропольский край, г. Невинномысск, ул. Энгельса, д. 134</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86554) 31888
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Комплексная проектная мастерская"
@@ -2906,54 +2862,54 @@
   <si>
     <t>357301, Ставропольский край, Кировский район, г. Новопавловск, ул. Промышленная, д. 20</t>
   </si>
   <si>
     <t xml:space="preserve">8 (87938) 21294
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Мурзенко Денис Александрович
 ИНН 615016523671
 ОГРН 314618317800031</t>
   </si>
   <si>
     <t xml:space="preserve"> Ростовская область, г. Новочеркасск</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (908) 5044583, 8 (86352) 22339
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Специализированный застройщик "Долина Юг"
 ИНН 2635134650
 ОГРН 1102635007111</t>
   </si>
   <si>
-    <t>355042, Ставропольский край, г. Ставрополь, ул. Доваторцев, д. 61, помещ. 385</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">8 (8652) 554068, 8 (8652) 774100
+    <t>355042, Ставропольский край, г. Ставрополь, ул. Доваторцев, д. 61</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 6309365
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АРХПРОЕКТ"
 ИНН 0546025278
 ОГРН 1180571012797</t>
   </si>
   <si>
     <t>368120, Республика Дагестан, г. Кизилюрт, ул. Лермонтова, д. 29</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (963) 4133444
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТОЗИС"
 ИНН 2632047335
 ОГРН 1022601620007</t>
   </si>
   <si>
     <t>357524, Ставропольский край, г. Пятигорск, ул. Первая Бульварная, д. 10, помещ. 115</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8793) 324421, 8 (8793) 324481
 </t>
@@ -3110,98 +3066,74 @@
   <si>
     <t>Акционерное общество "Ростовское энергетическое строительно-ремонтное предприятие"
 ИНН 6167098227
 ОГРН 1086167001942</t>
   </si>
   <si>
     <t>344015, Ростовская область, г. Ростов-на-Дону, ул. 339-й Стрелковой Дивизии, д. 27Б, помещ. 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2192871, 8 (863) 2192872, 8 (863) 2192869
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Беркут Газстрой"
 ИНН 2004009505
 ОГРН 1172036007538</t>
   </si>
   <si>
     <t>366012, Чеченская республика, Грозненский район, ст-ца Горячеисточненская, ул. А.А.Шаптукаева, д. 71а</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 8884747
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Торговый дом "Южэнерго"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Градостроитель"
 ИНН 0105077681
 ОГРН 1160105053239</t>
   </si>
   <si>
     <t>385009, Республика Адыгея, г. Майкоп, п. Западный, ул. Новая, д. 16, кв. 37Б</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (964) 9117117
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Регионпроект"
 ИНН 2632114020
 ОГРН 1192651012300</t>
   </si>
   <si>
     <t>357500, Ставропольский край, г. Пятигорск, ул. Кучуры, д. 8, офис 29</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4455672
 </t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Лизогубова Регина Николаевна
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Научно-Производственное Предприятие "Кадастр-Дон"
 ИНН 6168014660
 ОГРН 1076168001491</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, пр-кт Сиверса, д. 1, офис 45-46</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2054253, 8 (863) 2054254
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительно-производственное управление"
 ИНН 6150032997
 ОГРН 1026102234509</t>
   </si>
   <si>
     <t>346400, Ростовская область, г. Новочеркасск, ул. Крупской, д. 76</t>
   </si>
   <si>
     <t>+7 (909) 4294507, +7 (909) 4294508
 www.spupr.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЦЕНТРКРАН"
@@ -3274,74 +3206,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "ПримСтрой"
 ИНН 2623027036
 ОГРН 1162651057887</t>
   </si>
   <si>
     <t>356240, Ставропольский край, Шпаковский район, г. Михайловск, ул. Почтовая, д. 50</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 9656577
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Технический центр ВЕДА"
 ИНН 2634037967
 ОГРН 1022601958191</t>
   </si>
   <si>
     <t>355008, Ставропольский край, г. Ставрополь, пл. Орджоникидзе, д. 2, корп. Б</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8652) 280893, 8 (8652) 281296
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью Проектно-сметная компания "ДОРОГА"
-[...22 lines deleted...]
-  <si>
     <t>Публичное акционерное общество "Россети Северный Кавказ"
 ИНН 2632082033
 ОГРН 1062632029778</t>
   </si>
   <si>
     <t>357506, Ставропольский край, г. Пятигорск, ул. Подстанционная, д. 13а</t>
   </si>
   <si>
     <t>8 (8793) 346680, 8 (8793) 346681, 8 (8793) 343061, 8 (8793) 401711, 8 (8793) 401820
 www.mrsk-sk.ru; https://www.rossetisk.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Климат-Строй"
 ИНН 0545020781
 ОГРН 1080545000557</t>
   </si>
   <si>
     <t>368300, Республика Дагестан, г. Каспийск, ул. М.Халилова, д. 32, этаж 1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8722) 923392
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГЕНЕРАЦИОННОЕ ОБОРУДОВАНИЕ-ИНЖИНИРИНГ"
@@ -3921,51 +3829,51 @@
   <si>
     <t>346421, Ростовская область, г. Новочеркасск, пер. Магнитный, д. 2, кв. 9</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86352) 10312
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительная Лаборатория "Бетон"
 ИНН 3444118000
 ОГРН 1043400337200</t>
   </si>
   <si>
     <t>400005, Волгоградская область, г. Волгоград, пр-кт им. В.И. Ленина, д. 43, кв. 13</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (927) 5037215, +7 (927) 5322627
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Монтажник"
 ИНН 2618010140
 ОГРН 1022600966222</t>
   </si>
   <si>
-    <t>357351, Ставропольский край, Предгорный район, ст-ца Ессентукская, ул. Этокская, д. 106а</t>
+    <t>357350, Ставропольский край, Предгорный район, ст-ца Ессентукская, ул. Этокская, зд. 2а, помещ. 1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (87961) 52727
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Специализированный застройщик "Альфа-С"
 ИНН 2605012809
 ОГРН 1022602423030</t>
   </si>
   <si>
     <t>357565, Ставропольский край, г. Пятигорск, ул. Бунимовича, д. 15, стр. 1, помещ. 7</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (916) 1803074, +7 (962) 0109080
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Краснодар СтройПроект"
 ИНН 2308283323
 ОГРН 1212300073369</t>
   </si>
   <si>
     <t>350089, Краснодарский край, г. Краснодар, пр-кт Чекистов, д. 24/1, офис 48</t>
   </si>
@@ -4065,62 +3973,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "Строительно-производственная фирма "РостСтройКонтракт"
 ИНН 6167096068
 ОГРН 1076167006794</t>
   </si>
   <si>
     <t>346720, Ростовская область, Аксайский район, г. Аксай, ул. Промышленная, влд. 2В, комн. 4</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3000656, 8 (863) 3000655, 8 (863) 3000657
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РеалГео"
 ИНН 2367024296
 ОГРН 1222300015740</t>
   </si>
   <si>
     <t>354066, Краснодарский край, г. Сочи, ул. Искры, д. 66/4, кв. 115</t>
   </si>
   <si>
     <t>+7 (928) 6661122
 https://geodezistsochi.com</t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "ЭнергоСервис"
-[...10 lines deleted...]
-  <si>
     <t>Индивидуальный предприниматель Приборов Александр Сергеевич
 ИНН 010604147845
 ОГРН 322010000013976</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Стройтехэкспертпроект"
 ИНН 2632118522
 ОГРН 1212600010391</t>
   </si>
   <si>
     <t>357519, Ставропольский край, г.о. город-курорт Пятигорск, г. Пятигорск, пр-кт Калинина, д. 24, помещ. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (996) 4046840, +7 (906) 4993565
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Тесла-М"
 ИНН 0572021713
 ОГРН 1180571008771</t>
   </si>
   <si>
     <t>367000, Республика Дагестан, г. Махачкала, ул. Дахадаева, д. 73, кв. 9 /этаж 1</t>
   </si>
   <si>
@@ -4873,62 +4769,50 @@
   <si>
     <t>367000, Республика Дагестан, г. Махачкала, ул. Дзержинского, д. 17, корп. Б, этаж 2 помещ. 2б</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Булатов Алексей Геннадьевич
 ИНН 616304703016
 ОГРН 324619600175512</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (999) 6975555
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Кононов Александр Александрович
 ИНН 261808551580
 ОГРН 320265100081757</t>
   </si>
   <si>
     <t xml:space="preserve"> Республика Калмыкия, Приютненский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (909) 7694038
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "ТЕХНОЛОГИИ БЕЗОПАСНОСТИ"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "СТРОЙЭЛЕКТРОСЕРВИС"
 ИНН 0917014501
 ОГРН 1090917001955</t>
   </si>
   <si>
     <t>369000, Карачаево-Черкесская Республика, г. Черкесск, пр-кт Ленина, д. 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8782) 266289
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Аракелян Алвина Андраниковна
 ИНН 614213361724
 ОГРН 321619600213830</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5216500
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Байрамуков Рамазан Ахьяевич
 ИНН 262807559436
 ОГРН 323265100056210</t>
   </si>
@@ -4986,58 +4870,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "ШЕВА-ИМПЭКС"
 ИНН 6147041409
 ОГРН 1216100003580</t>
   </si>
   <si>
     <t>347805, Ростовская область, г. Каменск-Шахтинский, пер. Башкевича, д. 90А, офис 12</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (962) 0226295
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Инфраструктурные решения"
 ИНН 6163233933
 ОГРН 1246100026160</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, ул. Красноармейская, зд 200, помещ. 612</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1731149
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Техносервис"
-[...6 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Кадастр Поволжья"
 ИНН 6453098080
 ОГРН 1086453001051</t>
   </si>
   <si>
     <t>410003, Саратовская область, г. Саратов, ул. им. Кутякова И.С., д. 14</t>
   </si>
   <si>
     <t>8 (8452) 594458
 http://кадастр64.рф</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Триз Инжиниринг"
 ИНН 0500011402
 ОГРН 1240500008649</t>
   </si>
   <si>
     <t>367018, Республика Дагестан, г. Махачкала, ул. Времена Года, д. 9, корп. 2 кв. 77</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Благгазстрой"
 ИНН 0258008491
 ОГРН 1020201700936</t>
   </si>
   <si>
@@ -5075,54 +4951,54 @@
     <t>Общество с ограниченной ответственностью "РостовАвтоДорСтрой"
 ИНН 6162086933
 ОГРН 1216100035381</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, ул. 1-я Луговая, зд. 4, стр. 1 офис 11</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Гиперион"
 ИНН 6150063748
 ОГРН 1106183002056</t>
   </si>
   <si>
     <t>346431, Ростовская область, г. Новочеркасск, ш. Харьковское, д. 48Б, этаж 1 помещ. 1</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3032350
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВСЕИЗЫСКАНИЯ"
 ИНН 0800028037
 ОГРН 1250800002441</t>
   </si>
   <si>
-    <t>358011, Республика Калмыкия, г. Элиста, пр-кт им О.И.Городовикова, д. 5</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">+7 (904) 7752252, +7 (917) 6819472
+    <t>400117, Волгоградская область, г. Волгоград, ул. им. Землячки, д. 58, корп. 1 помещ. 50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (960) 8885060, 8 (8442) 917905
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Мурзаев Насюв Ахмедович
 ИНН 054700977697
 ОГРН 325050000045898</t>
   </si>
   <si>
     <t xml:space="preserve"> Республика Дагестан, г. Кизляр</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Караван 86"
 ИНН 0522017856
 ОГРН 1100522000260</t>
   </si>
   <si>
     <t>367009, Република Дагестан, г. Махачкала, ул. Мирзабекова, влд. 118, этаж 3</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (960) 4149713
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТЕХНОЛОГИИ ПРОЕКТНЫХ СИСТЕМ"
 ИНН 2634098720
@@ -5559,50 +5435,126 @@
     <t xml:space="preserve"> Ростовская область, Аксайский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 8599110
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Экспертиза будущего"
 ИНН 0500020125
 ОГРН 1240500017471</t>
   </si>
   <si>
     <t>368530, Республика Дагестан, Карабудахкентский район, с. Карабудахкент, ул. Парковая, двлд. 5</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 8762386
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АРТ ПРОЕКТ"
 ИНН 0571020361
 ОГРН 1220500005780</t>
   </si>
   <si>
     <t>367018, Республика Дагестан, г. Махачкала, пр-кт Насрутдинова, д. 59е, кв. 26</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Монолит"
+ИНН 0571003197
+ОГРН 1130571000911</t>
+  </si>
+  <si>
+    <t>367009, Республика Дагестан, г. Махачкала, ул. Громова, д. 6а, кв. 12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (963) 4108853
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Стройсвязь"
+ИНН 0274970963
+ОГРН 1220200005453</t>
+  </si>
+  <si>
+    <t>450047, Республика Башкортостан, г. Уфа, ул. Сун-Ят-Сена, д. 11, помещ. 9, ком. 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (347) 2249386
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Спектр-Гео"
+ИНН 0100010348
+ОГРН 1240100003186</t>
+  </si>
+  <si>
+    <t>385006, Республика Адыгея, г. Майкоп, ул. Некрасова, двлд. 352</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (918) 9235860
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "УФА НГК ГРУПП"
+ИНН 0274971357
+ОГРН 1220200008709</t>
+  </si>
+  <si>
+    <t>450591, Республика Башкортостан, г. Уфа, ул. Изборская, д. 31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (499) 3227711
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "РостГор-Экспертиза"
+ИНН 6163136231
+ОГРН 1146195007243</t>
+  </si>
+  <si>
+    <t>344011, Ростовская область, г. Ростов-на-Дону, ул. Варфоломеева, зд. 87-89</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Перспектива"
+ИНН 0543042807
+ОГРН 1080507001475</t>
+  </si>
+  <si>
+    <t>368222, Республика Дагестан, г. Буйнакск, мкр Дружба, д. 46, 17</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ОРС-1"
+ИНН 6163089616
+ОГРН 1086163000263</t>
+  </si>
+  <si>
+    <t>344001, Ростовская область, г. Ростов-на-Дону, ул. Трудящихся, д. 111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 7587030
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -5908,54 +5860,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D467"/>
+  <dimension ref="A1:D463"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D467"/>
+      <selection activeCell="A1" sqref="A1:D463"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -6736,5772 +6688,5716 @@
         <v>210</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1">
         <v>186</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>267</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C88" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B89" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="D89" s="1" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B90" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C90" s="1" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>320</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>329</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>330</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>335</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>336</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>341</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1">
-        <v>294</v>
+        <v>308</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>348</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1">
-        <v>298</v>
+        <v>310</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>353</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>354</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>360</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>365</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>366</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>372</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>375</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>378</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1">
-        <v>321</v>
+        <v>332</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>384</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>387</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>389</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>390</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>393</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>395</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>396</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>401</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>402</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>404</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>405</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>407</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>408</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>410</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>411</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>413</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>414</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>416</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>417</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>423</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>426</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>429</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>432</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>435</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>438</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>441</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>444</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>447</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>450</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>453</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>459</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>462</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>465</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>468</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>473</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>477</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>478</v>
+        <v>23</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="B147" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="C147" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="C147" s="1" t="s">
+      <c r="D147" s="1" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B148" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="C148" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="C148" s="1" t="s">
+      <c r="D148" s="1" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>487</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>488</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>490</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>491</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>493</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>494</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>496</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>497</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>499</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>500</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>502</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>503</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>505</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>506</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>508</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>509</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>511</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>512</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>514</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>515</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>517</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>518</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>520</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>521</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>523</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>524</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>526</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>527</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>529</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>535</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>536</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>539</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>541</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>542</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>545</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>547</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>548</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>551</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>553</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>554</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>557</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1">
-        <v>437</v>
+        <v>448</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>559</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>560</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>563</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>565</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>566</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>569</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>571</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>572</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>575</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>577</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>578</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>581</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>583</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>584</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>587</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>589</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>590</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>593</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>595</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>596</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>598</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>599</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>602</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1">
-        <v>472</v>
+        <v>479</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>604</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>605</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>608</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>610</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>611</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>614</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>616</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>617</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>619</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>620</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>23</v>
+        <v>621</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1">
-        <v>514</v>
+        <v>521</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1">
-        <v>518</v>
+        <v>528</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1">
-        <v>521</v>
+        <v>533</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1">
-        <v>524</v>
+        <v>536</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1">
-        <v>528</v>
+        <v>537</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>674</v>
+        <v>603</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>675</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>676</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>678</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>679</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>681</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>682</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>609</v>
+        <v>683</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="B223" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="D223" s="1" t="s">
         <v>704</v>
-      </c>
-[...4 lines deleted...]
-        <v>706</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>707</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>708</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>710</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>711</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>713</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>714</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1">
-        <v>565</v>
+        <v>575</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1">
-        <v>567</v>
+        <v>577</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>734</v>
+        <v>384</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>736</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>737</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>739</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>740</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>742</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>743</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>745</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>390</v>
+        <v>746</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1">
-        <v>583</v>
+        <v>594</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1">
-        <v>584</v>
+        <v>596</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>764</v>
+        <v>23</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1">
-        <v>585</v>
+        <v>599</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>765</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>766</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1">
-        <v>586</v>
+        <v>600</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>768</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>769</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>771</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>772</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>774</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>775</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>23</v>
+        <v>776</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1">
-        <v>600</v>
+        <v>613</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1">
-        <v>602</v>
+        <v>616</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1">
-        <v>604</v>
+        <v>618</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1">
-        <v>606</v>
+        <v>619</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1">
-        <v>607</v>
+        <v>620</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1">
-        <v>609</v>
+        <v>622</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>796</v>
+        <v>23</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1">
-        <v>613</v>
+        <v>623</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>797</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>798</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>800</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>801</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1">
-        <v>618</v>
+        <v>628</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>803</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>804</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1">
-        <v>619</v>
+        <v>630</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>806</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>807</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1">
-        <v>620</v>
+        <v>639</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>809</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>810</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1">
-        <v>622</v>
+        <v>640</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>812</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>813</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>23</v>
+        <v>814</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1">
-        <v>623</v>
+        <v>641</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1">
-        <v>624</v>
+        <v>642</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1">
-        <v>628</v>
+        <v>643</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1">
-        <v>630</v>
+        <v>647</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1">
-        <v>631</v>
+        <v>648</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>828</v>
+        <v>669</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1">
-        <v>632</v>
+        <v>649</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>829</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>830</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1">
-        <v>639</v>
+        <v>651</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>832</v>
       </c>
       <c r="C267" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="D267" s="1" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1">
-        <v>640</v>
+        <v>652</v>
       </c>
       <c r="B268" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="C268" s="1" t="s">
         <v>835</v>
       </c>
-      <c r="C268" s="1" t="s">
+      <c r="D268" s="1" t="s">
         <v>836</v>
-      </c>
-[...1 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="B269" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="C269" s="1" t="s">
         <v>838</v>
       </c>
-      <c r="C269" s="1" t="s">
+      <c r="D269" s="1" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1">
-        <v>642</v>
+        <v>655</v>
       </c>
       <c r="B270" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="C270" s="1" t="s">
         <v>841</v>
       </c>
-      <c r="C270" s="1" t="s">
+      <c r="D270" s="1" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1">
-        <v>643</v>
+        <v>656</v>
       </c>
       <c r="B271" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="C271" s="1" t="s">
         <v>844</v>
       </c>
-      <c r="C271" s="1" t="s">
+      <c r="D271" s="1" t="s">
         <v>845</v>
-      </c>
-[...1 lines deleted...]
-        <v>846</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1">
-        <v>647</v>
+        <v>658</v>
       </c>
       <c r="B272" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="C272" s="1" t="s">
         <v>847</v>
       </c>
-      <c r="C272" s="1" t="s">
+      <c r="D272" s="1" t="s">
         <v>848</v>
-      </c>
-[...1 lines deleted...]
-        <v>849</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1">
-        <v>648</v>
+        <v>659</v>
       </c>
       <c r="B273" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="C273" s="1" t="s">
         <v>850</v>
       </c>
-      <c r="C273" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D273" s="1" t="s">
-        <v>677</v>
+        <v>23</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1">
-        <v>649</v>
+        <v>662</v>
       </c>
       <c r="B274" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="C274" s="1" t="s">
         <v>852</v>
       </c>
-      <c r="C274" s="1" t="s">
+      <c r="D274" s="1" t="s">
         <v>853</v>
-      </c>
-[...1 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1">
-        <v>651</v>
+        <v>663</v>
       </c>
       <c r="B275" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D275" s="1" t="s">
         <v>855</v>
-      </c>
-[...4 lines deleted...]
-        <v>856</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1">
-        <v>652</v>
+        <v>666</v>
       </c>
       <c r="B276" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="C276" s="1" t="s">
         <v>857</v>
       </c>
-      <c r="C276" s="1" t="s">
+      <c r="D276" s="1" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1">
-        <v>653</v>
+        <v>667</v>
       </c>
       <c r="B277" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="C277" s="1" t="s">
         <v>860</v>
       </c>
-      <c r="C277" s="1" t="s">
+      <c r="D277" s="1" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1">
-        <v>655</v>
+        <v>668</v>
       </c>
       <c r="B278" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="C278" s="1" t="s">
         <v>863</v>
       </c>
-      <c r="C278" s="1" t="s">
+      <c r="D278" s="1" t="s">
         <v>864</v>
-      </c>
-[...1 lines deleted...]
-        <v>865</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1">
-        <v>656</v>
+        <v>669</v>
       </c>
       <c r="B279" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="C279" s="1" t="s">
         <v>866</v>
       </c>
-      <c r="C279" s="1" t="s">
+      <c r="D279" s="1" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1">
-        <v>658</v>
+        <v>671</v>
       </c>
       <c r="B280" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="C280" s="1" t="s">
         <v>869</v>
       </c>
-      <c r="C280" s="1" t="s">
+      <c r="D280" s="1" t="s">
         <v>870</v>
-      </c>
-[...1 lines deleted...]
-        <v>871</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1">
-        <v>659</v>
+        <v>676</v>
       </c>
       <c r="B281" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="C281" s="1" t="s">
         <v>872</v>
       </c>
-      <c r="C281" s="1" t="s">
+      <c r="D281" s="1" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1">
-        <v>662</v>
+        <v>677</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>874</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>875</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1">
-        <v>663</v>
+        <v>678</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>877</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>78</v>
+        <v>878</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1">
-        <v>666</v>
+        <v>680</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1">
-        <v>667</v>
+        <v>685</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1">
-        <v>668</v>
+        <v>686</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1">
-        <v>669</v>
+        <v>687</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1">
-        <v>671</v>
+        <v>688</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1">
-        <v>676</v>
+        <v>690</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1">
-        <v>677</v>
+        <v>691</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1">
-        <v>678</v>
+        <v>692</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1">
-        <v>680</v>
+        <v>693</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1">
-        <v>685</v>
+        <v>694</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1">
-        <v>686</v>
+        <v>695</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1">
-        <v>687</v>
+        <v>697</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1">
-        <v>688</v>
+        <v>698</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1">
-        <v>690</v>
+        <v>699</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1">
-        <v>692</v>
+        <v>701</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1">
-        <v>694</v>
+        <v>703</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1">
-        <v>698</v>
+        <v>707</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1">
-        <v>699</v>
+        <v>709</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1">
-        <v>700</v>
+        <v>710</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1">
-        <v>702</v>
+        <v>712</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1">
-        <v>703</v>
+        <v>713</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>956</v>
+        <v>23</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1">
-        <v>704</v>
+        <v>714</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>957</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>958</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>960</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>961</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1">
-        <v>707</v>
+        <v>717</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>963</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>964</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1">
-        <v>709</v>
+        <v>718</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>966</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>967</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1">
-        <v>710</v>
+        <v>720</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>969</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>970</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1">
-        <v>711</v>
+        <v>721</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>972</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>973</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1">
-        <v>712</v>
+        <v>722</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>975</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>976</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1">
-        <v>713</v>
+        <v>723</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>978</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>979</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>23</v>
+        <v>980</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1">
-        <v>714</v>
+        <v>724</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>981</v>
+        <v>720</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1">
-        <v>715</v>
+        <v>725</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>983</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>984</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1">
-        <v>717</v>
+        <v>727</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>986</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>987</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>988</v>
+        <v>23</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1">
-        <v>718</v>
+        <v>728</v>
       </c>
       <c r="B321" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="C321" s="1" t="s">
         <v>989</v>
       </c>
-      <c r="C321" s="1" t="s">
+      <c r="D321" s="1" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="B322" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="C322" s="1" t="s">
         <v>992</v>
       </c>
-      <c r="C322" s="1" t="s">
+      <c r="D322" s="1" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1">
-        <v>721</v>
+        <v>732</v>
       </c>
       <c r="B323" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="C323" s="1" t="s">
         <v>995</v>
       </c>
-      <c r="C323" s="1" t="s">
+      <c r="D323" s="1" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1">
-        <v>722</v>
+        <v>733</v>
       </c>
       <c r="B324" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="C324" s="1" t="s">
         <v>998</v>
       </c>
-      <c r="C324" s="1" t="s">
+      <c r="D324" s="1" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1">
-        <v>723</v>
+        <v>735</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>1002</v>
+        <v>387</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>1003</v>
+        <v>388</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1">
-        <v>724</v>
+        <v>736</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>731</v>
+        <v>1002</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>1005</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1">
-        <v>725</v>
+        <v>737</v>
       </c>
       <c r="B327" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D327" s="1" t="s">
         <v>1006</v>
-      </c>
-[...4 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1">
-        <v>727</v>
+        <v>738</v>
       </c>
       <c r="B328" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D328" s="1" t="s">
         <v>1009</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1">
-        <v>728</v>
+        <v>739</v>
       </c>
       <c r="B329" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C329" s="1" t="s">
         <v>1011</v>
       </c>
-      <c r="C329" s="1" t="s">
+      <c r="D329" s="1" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>1013</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1">
-        <v>729</v>
+        <v>740</v>
       </c>
       <c r="B330" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C330" s="1" t="s">
         <v>1014</v>
       </c>
-      <c r="C330" s="1" t="s">
+      <c r="D330" s="1" t="s">
         <v>1015</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1">
-        <v>732</v>
+        <v>741</v>
       </c>
       <c r="B331" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="D331" s="1" t="s">
         <v>1017</v>
-      </c>
-[...4 lines deleted...]
-        <v>1019</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1">
-        <v>733</v>
+        <v>742</v>
       </c>
       <c r="B332" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D332" s="1" t="s">
         <v>1020</v>
-      </c>
-[...4 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1">
-        <v>734</v>
+        <v>743</v>
       </c>
       <c r="B333" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D333" s="1" t="s">
         <v>1023</v>
-      </c>
-[...4 lines deleted...]
-        <v>1025</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1">
-        <v>735</v>
+        <v>744</v>
       </c>
       <c r="B334" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D334" s="1" t="s">
         <v>1026</v>
-      </c>
-[...4 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1">
-        <v>736</v>
+        <v>745</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1">
-        <v>737</v>
+        <v>748</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1">
-        <v>738</v>
+        <v>749</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1">
-        <v>739</v>
+        <v>750</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1">
-        <v>740</v>
+        <v>751</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1">
-        <v>741</v>
+        <v>752</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>390</v>
+        <v>1043</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1">
-        <v>742</v>
+        <v>753</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1">
-        <v>743</v>
+        <v>755</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1">
-        <v>744</v>
+        <v>756</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>1052</v>
+        <v>23</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1">
-        <v>745</v>
+        <v>757</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1">
-        <v>748</v>
+        <v>759</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1">
-        <v>749</v>
+        <v>760</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1">
-        <v>751</v>
+        <v>764</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1">
-        <v>752</v>
+        <v>765</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1">
-        <v>753</v>
+        <v>766</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1">
-        <v>756</v>
+        <v>769</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>23</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1">
-        <v>757</v>
+        <v>770</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1">
-        <v>759</v>
+        <v>771</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1">
-        <v>760</v>
+        <v>772</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1">
-        <v>762</v>
+        <v>773</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1">
-        <v>764</v>
+        <v>775</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1">
-        <v>765</v>
+        <v>776</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1">
-        <v>766</v>
+        <v>777</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1">
-        <v>767</v>
+        <v>779</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1101</v>
+        <v>764</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1">
-        <v>769</v>
+        <v>780</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1">
-        <v>770</v>
+        <v>781</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1">
-        <v>771</v>
+        <v>784</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1111</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1">
-        <v>772</v>
+        <v>785</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1">
-        <v>773</v>
+        <v>786</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1">
-        <v>775</v>
+        <v>787</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1">
-        <v>776</v>
+        <v>788</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1">
-        <v>777</v>
+        <v>790</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1126</v>
+        <v>23</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1">
-        <v>779</v>
+        <v>791</v>
       </c>
       <c r="B369" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C369" s="1" t="s">
         <v>1127</v>
-      </c>
-[...1 lines deleted...]
-        <v>775</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1">
-        <v>780</v>
+        <v>792</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1">
-        <v>781</v>
+        <v>793</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1134</v>
+        <v>23</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1">
-        <v>784</v>
+        <v>795</v>
       </c>
       <c r="B372" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C372" s="1" t="s">
         <v>1135</v>
       </c>
-      <c r="C372" s="1" t="s">
+      <c r="D372" s="1" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1">
-        <v>785</v>
+        <v>796</v>
       </c>
       <c r="B373" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C373" s="1" t="s">
         <v>1138</v>
       </c>
-      <c r="C373" s="1" t="s">
+      <c r="D373" s="1" t="s">
         <v>1139</v>
-      </c>
-[...1 lines deleted...]
-        <v>1140</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1">
-        <v>786</v>
+        <v>797</v>
       </c>
       <c r="B374" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C374" s="1" t="s">
         <v>1141</v>
       </c>
-      <c r="C374" s="1" t="s">
+      <c r="D374" s="1" t="s">
         <v>1142</v>
-      </c>
-[...1 lines deleted...]
-        <v>1143</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1">
-        <v>787</v>
+        <v>798</v>
       </c>
       <c r="B375" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C375" s="1" t="s">
         <v>1144</v>
       </c>
-      <c r="C375" s="1" t="s">
+      <c r="D375" s="1" t="s">
         <v>1145</v>
-      </c>
-[...1 lines deleted...]
-        <v>1146</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1">
-        <v>788</v>
+        <v>799</v>
       </c>
       <c r="B376" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C376" s="1" t="s">
         <v>1147</v>
       </c>
-      <c r="C376" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D376" s="1" t="s">
-        <v>1149</v>
+        <v>23</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1">
-        <v>790</v>
+        <v>800</v>
       </c>
       <c r="B377" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D377" s="1" t="s">
         <v>1150</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1">
-        <v>791</v>
+        <v>802</v>
       </c>
       <c r="B378" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C378" s="1" t="s">
         <v>1152</v>
       </c>
-      <c r="C378" s="1" t="s">
+      <c r="D378" s="1" t="s">
         <v>1153</v>
-      </c>
-[...1 lines deleted...]
-        <v>1154</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1">
-        <v>792</v>
+        <v>804</v>
       </c>
       <c r="B379" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C379" s="1" t="s">
         <v>1155</v>
       </c>
-      <c r="C379" s="1" t="s">
+      <c r="D379" s="1" t="s">
         <v>1156</v>
-      </c>
-[...1 lines deleted...]
-        <v>1157</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1">
-        <v>793</v>
+        <v>805</v>
       </c>
       <c r="B380" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C380" s="1" t="s">
         <v>1158</v>
       </c>
-      <c r="C380" s="1" t="s">
+      <c r="D380" s="1" t="s">
         <v>1159</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1">
-        <v>795</v>
+        <v>806</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1">
-        <v>796</v>
+        <v>807</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1">
-        <v>797</v>
+        <v>809</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1">
-        <v>798</v>
+        <v>810</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>1169</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1171</v>
+        <v>23</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1">
-        <v>799</v>
+        <v>811</v>
       </c>
       <c r="B385" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C385" s="1" t="s">
         <v>1172</v>
       </c>
-      <c r="C385" s="1" t="s">
+      <c r="D385" s="1" t="s">
         <v>1173</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1176</v>
+        <v>23</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1">
-        <v>802</v>
+        <v>813</v>
       </c>
       <c r="B387" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C387" s="1" t="s">
         <v>1177</v>
       </c>
-      <c r="C387" s="1" t="s">
+      <c r="D387" s="1" t="s">
         <v>1178</v>
-      </c>
-[...1 lines deleted...]
-        <v>1179</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1">
-        <v>804</v>
+        <v>814</v>
       </c>
       <c r="B388" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C388" s="1" t="s">
         <v>1180</v>
       </c>
-      <c r="C388" s="1" t="s">
+      <c r="D388" s="1" t="s">
         <v>1181</v>
-      </c>
-[...1 lines deleted...]
-        <v>1182</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="B389" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C389" s="1" t="s">
         <v>1183</v>
       </c>
-      <c r="C389" s="1" t="s">
+      <c r="D389" s="1" t="s">
         <v>1184</v>
-      </c>
-[...1 lines deleted...]
-        <v>1185</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="B390" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C390" s="1" t="s">
         <v>1186</v>
       </c>
-      <c r="C390" s="1" t="s">
+      <c r="D390" s="1" t="s">
         <v>1187</v>
-      </c>
-[...1 lines deleted...]
-        <v>1188</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="B391" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C391" s="1" t="s">
         <v>1189</v>
       </c>
-      <c r="C391" s="1" t="s">
+      <c r="D391" s="1" t="s">
         <v>1190</v>
-      </c>
-[...1 lines deleted...]
-        <v>1191</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1">
-        <v>809</v>
+        <v>818</v>
       </c>
       <c r="B392" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C392" s="1" t="s">
         <v>1192</v>
       </c>
-      <c r="C392" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D392" s="1" t="s">
-        <v>1194</v>
+        <v>23</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1">
-        <v>810</v>
+        <v>819</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1195</v>
+        <v>1193</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1196</v>
+        <v>384</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>23</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1">
-        <v>811</v>
+        <v>820</v>
       </c>
       <c r="B394" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D394" s="1" t="s">
         <v>1197</v>
-      </c>
-[...4 lines deleted...]
-        <v>1199</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="B395" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D395" s="1" t="s">
         <v>1200</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1">
-        <v>813</v>
+        <v>823</v>
       </c>
       <c r="B396" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="D396" s="1" t="s">
         <v>1202</v>
-      </c>
-[...4 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1">
-        <v>814</v>
+        <v>824</v>
       </c>
       <c r="B397" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D397" s="1" t="s">
         <v>1205</v>
-      </c>
-[...4 lines deleted...]
-        <v>1207</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1">
-        <v>815</v>
+        <v>825</v>
       </c>
       <c r="B398" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D398" s="1" t="s">
         <v>1208</v>
-      </c>
-[...4 lines deleted...]
-        <v>1210</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1211</v>
+        <v>1209</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1212</v>
+        <v>1210</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1213</v>
+        <v>23</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1214</v>
+        <v>1211</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1215</v>
+        <v>1212</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1216</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1217</v>
+        <v>1214</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1218</v>
+        <v>1215</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>23</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="B402" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D402" s="1" t="s">
         <v>1219</v>
-      </c>
-[...4 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1">
-        <v>820</v>
+        <v>832</v>
       </c>
       <c r="B403" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C403" s="1" t="s">
         <v>1221</v>
       </c>
-      <c r="C403" s="1" t="s">
+      <c r="D403" s="1" t="s">
         <v>1222</v>
-      </c>
-[...1 lines deleted...]
-        <v>1223</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1">
-        <v>821</v>
+        <v>835</v>
       </c>
       <c r="B404" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C404" s="1" t="s">
         <v>1224</v>
       </c>
-      <c r="C404" s="1" t="s">
+      <c r="D404" s="1" t="s">
         <v>1225</v>
-      </c>
-[...1 lines deleted...]
-        <v>1226</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1">
-        <v>822</v>
+        <v>836</v>
       </c>
       <c r="B405" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C405" s="1" t="s">
         <v>1227</v>
       </c>
-      <c r="C405" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D405" s="1" t="s">
-        <v>1229</v>
+        <v>23</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1">
-        <v>823</v>
+        <v>837</v>
       </c>
       <c r="B406" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D406" s="1" t="s">
         <v>1230</v>
-      </c>
-[...4 lines deleted...]
-        <v>1231</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1">
-        <v>824</v>
+        <v>839</v>
       </c>
       <c r="B407" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C407" s="1" t="s">
         <v>1232</v>
       </c>
-      <c r="C407" s="1" t="s">
+      <c r="D407" s="1" t="s">
         <v>1233</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1">
-        <v>825</v>
+        <v>840</v>
       </c>
       <c r="B408" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C408" s="1" t="s">
         <v>1235</v>
       </c>
-      <c r="C408" s="1" t="s">
+      <c r="D408" s="1" t="s">
         <v>1236</v>
-      </c>
-[...1 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1">
-        <v>826</v>
+        <v>841</v>
       </c>
       <c r="B409" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C409" s="1" t="s">
         <v>1238</v>
-      </c>
-[...1 lines deleted...]
-        <v>1239</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1">
-        <v>827</v>
+        <v>842</v>
       </c>
       <c r="B410" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C410" s="1" t="s">
         <v>1240</v>
       </c>
-      <c r="C410" s="1" t="s">
+      <c r="D410" s="1" t="s">
         <v>1241</v>
-      </c>
-[...1 lines deleted...]
-        <v>1242</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1">
-        <v>828</v>
+        <v>843</v>
       </c>
       <c r="B411" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C411" s="1" t="s">
         <v>1243</v>
       </c>
-      <c r="C411" s="1" t="s">
+      <c r="D411" s="1" t="s">
         <v>1244</v>
-      </c>
-[...1 lines deleted...]
-        <v>1245</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="B412" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C412" s="1" t="s">
         <v>1246</v>
       </c>
-      <c r="C412" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D412" s="1" t="s">
-        <v>1248</v>
+        <v>23</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1">
-        <v>832</v>
+        <v>846</v>
       </c>
       <c r="B413" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D413" s="1" t="s">
         <v>1249</v>
-      </c>
-[...4 lines deleted...]
-        <v>1251</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1">
-        <v>834</v>
+        <v>848</v>
       </c>
       <c r="B414" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D414" s="1" t="s">
         <v>1252</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1">
-        <v>835</v>
+        <v>849</v>
       </c>
       <c r="B415" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C415" s="1" t="s">
         <v>1254</v>
       </c>
-      <c r="C415" s="1" t="s">
+      <c r="D415" s="1" t="s">
         <v>1255</v>
-      </c>
-[...1 lines deleted...]
-        <v>1256</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1">
-        <v>836</v>
+        <v>850</v>
       </c>
       <c r="B416" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C416" s="1" t="s">
         <v>1257</v>
-      </c>
-[...1 lines deleted...]
-        <v>1258</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1">
-        <v>837</v>
+        <v>851</v>
       </c>
       <c r="B417" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C417" s="1" t="s">
         <v>1259</v>
       </c>
-      <c r="C417" s="1" t="s">
+      <c r="D417" s="1" t="s">
         <v>1260</v>
-      </c>
-[...1 lines deleted...]
-        <v>1261</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1">
-        <v>839</v>
+        <v>852</v>
       </c>
       <c r="B418" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C418" s="1" t="s">
         <v>1262</v>
       </c>
-      <c r="C418" s="1" t="s">
+      <c r="D418" s="1" t="s">
         <v>1263</v>
-      </c>
-[...1 lines deleted...]
-        <v>1264</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1">
-        <v>840</v>
+        <v>853</v>
       </c>
       <c r="B419" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="D419" s="1" t="s">
         <v>1265</v>
-      </c>
-[...4 lines deleted...]
-        <v>1267</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1">
-        <v>841</v>
+        <v>854</v>
       </c>
       <c r="B420" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D420" s="1" t="s">
         <v>1268</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1">
-        <v>842</v>
+        <v>855</v>
       </c>
       <c r="B421" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C421" s="1" t="s">
         <v>1270</v>
       </c>
-      <c r="C421" s="1" t="s">
+      <c r="D421" s="1" t="s">
         <v>1271</v>
-      </c>
-[...1 lines deleted...]
-        <v>1272</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1">
-        <v>843</v>
+        <v>856</v>
       </c>
       <c r="B422" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C422" s="1" t="s">
         <v>1273</v>
       </c>
-      <c r="C422" s="1" t="s">
+      <c r="D422" s="1" t="s">
         <v>1274</v>
-      </c>
-[...1 lines deleted...]
-        <v>1275</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1">
-        <v>845</v>
+        <v>858</v>
       </c>
       <c r="B423" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C423" s="1" t="s">
         <v>1276</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1">
-        <v>846</v>
+        <v>859</v>
       </c>
       <c r="B424" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C424" s="1" t="s">
         <v>1278</v>
       </c>
-      <c r="C424" s="1" t="s">
+      <c r="D424" s="1" t="s">
         <v>1279</v>
-      </c>
-[...1 lines deleted...]
-        <v>1280</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1">
-        <v>848</v>
+        <v>860</v>
       </c>
       <c r="B425" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C425" s="1" t="s">
         <v>1281</v>
       </c>
-      <c r="C425" s="1" t="s">
+      <c r="D425" s="1" t="s">
         <v>1282</v>
-      </c>
-[...1 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1">
-        <v>849</v>
+        <v>861</v>
       </c>
       <c r="B426" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C426" s="1" t="s">
         <v>1284</v>
       </c>
-      <c r="C426" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D426" s="1" t="s">
-        <v>1286</v>
+        <v>23</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1">
-        <v>850</v>
+        <v>863</v>
       </c>
       <c r="B427" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D427" s="1" t="s">
         <v>1287</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1">
-        <v>851</v>
+        <v>864</v>
       </c>
       <c r="B428" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C428" s="1" t="s">
         <v>1289</v>
       </c>
-      <c r="C428" s="1" t="s">
+      <c r="D428" s="1" t="s">
         <v>1290</v>
-      </c>
-[...1 lines deleted...]
-        <v>1291</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1">
-        <v>852</v>
+        <v>865</v>
       </c>
       <c r="B429" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C429" s="1" t="s">
         <v>1292</v>
       </c>
-      <c r="C429" s="1" t="s">
+      <c r="D429" s="1" t="s">
         <v>1293</v>
-      </c>
-[...1 lines deleted...]
-        <v>1294</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1">
-        <v>853</v>
+        <v>866</v>
       </c>
       <c r="B430" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C430" s="1" t="s">
         <v>1295</v>
-      </c>
-[...1 lines deleted...]
-        <v>775</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>1296</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1">
-        <v>854</v>
+        <v>867</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1299</v>
+        <v>23</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1">
-        <v>855</v>
+        <v>869</v>
       </c>
       <c r="B432" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C432" s="1" t="s">
         <v>1300</v>
       </c>
-      <c r="C432" s="1" t="s">
+      <c r="D432" s="1" t="s">
         <v>1301</v>
-      </c>
-[...1 lines deleted...]
-        <v>1302</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1">
-        <v>856</v>
+        <v>870</v>
       </c>
       <c r="B433" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C433" s="1" t="s">
         <v>1303</v>
       </c>
-      <c r="C433" s="1" t="s">
+      <c r="D433" s="1" t="s">
         <v>1304</v>
-      </c>
-[...1 lines deleted...]
-        <v>1305</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1">
-        <v>858</v>
+        <v>871</v>
       </c>
       <c r="B434" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C434" s="1" t="s">
         <v>1306</v>
-      </c>
-[...1 lines deleted...]
-        <v>1307</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1">
-        <v>859</v>
+        <v>872</v>
       </c>
       <c r="B435" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C435" s="1" t="s">
         <v>1308</v>
       </c>
-      <c r="C435" s="1" t="s">
+      <c r="D435" s="1" t="s">
         <v>1309</v>
-      </c>
-[...1 lines deleted...]
-        <v>1310</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1">
-        <v>860</v>
+        <v>873</v>
       </c>
       <c r="B436" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C436" s="1" t="s">
         <v>1311</v>
       </c>
-      <c r="C436" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D436" s="1" t="s">
-        <v>1313</v>
+        <v>23</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1">
-        <v>861</v>
+        <v>874</v>
       </c>
       <c r="B437" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D437" s="1" t="s">
         <v>1314</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1">
-        <v>863</v>
+        <v>875</v>
       </c>
       <c r="B438" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C438" s="1" t="s">
         <v>1316</v>
       </c>
-      <c r="C438" s="1" t="s">
+      <c r="D438" s="1" t="s">
         <v>1317</v>
-      </c>
-[...1 lines deleted...]
-        <v>1318</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1">
-        <v>864</v>
+        <v>876</v>
       </c>
       <c r="B439" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C439" s="1" t="s">
         <v>1319</v>
       </c>
-      <c r="C439" s="1" t="s">
+      <c r="D439" s="1" t="s">
         <v>1320</v>
-      </c>
-[...1 lines deleted...]
-        <v>1321</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1">
-        <v>865</v>
+        <v>878</v>
       </c>
       <c r="B440" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C440" s="1" t="s">
         <v>1322</v>
       </c>
-      <c r="C440" s="1" t="s">
+      <c r="D440" s="1" t="s">
         <v>1323</v>
-      </c>
-[...1 lines deleted...]
-        <v>1324</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1">
-        <v>866</v>
+        <v>879</v>
       </c>
       <c r="B441" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C441" s="1" t="s">
         <v>1325</v>
       </c>
-      <c r="C441" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D441" s="1" t="s">
-        <v>1327</v>
+        <v>23</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1">
-        <v>867</v>
+        <v>880</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1328</v>
+        <v>1326</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1329</v>
+        <v>973</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>23</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1">
-        <v>869</v>
+        <v>881</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1330</v>
+        <v>1328</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1331</v>
+        <v>1329</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1332</v>
+        <v>23</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1">
-        <v>870</v>
+        <v>882</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1333</v>
+        <v>1330</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1334</v>
+        <v>764</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1335</v>
+        <v>23</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1">
-        <v>871</v>
+        <v>884</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1336</v>
+        <v>1331</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1337</v>
+        <v>1332</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>23</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1">
-        <v>872</v>
+        <v>885</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1338</v>
+        <v>1334</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1339</v>
+        <v>1335</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1340</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1">
-        <v>873</v>
+        <v>886</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1341</v>
+        <v>1337</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1342</v>
+        <v>1338</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>23</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1">
-        <v>874</v>
+        <v>887</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1343</v>
+        <v>1340</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1344</v>
+        <v>1341</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1345</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1">
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1346</v>
+        <v>1343</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1347</v>
+        <v>1344</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1348</v>
+        <v>23</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1">
-        <v>876</v>
+        <v>890</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1349</v>
+        <v>1345</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1350</v>
+        <v>1346</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>1351</v>
+        <v>23</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1">
-        <v>878</v>
+        <v>891</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1352</v>
+        <v>1347</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1353</v>
+        <v>1348</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1354</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1">
-        <v>879</v>
+        <v>892</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1355</v>
+        <v>1350</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1356</v>
+        <v>1351</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>23</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1">
-        <v>880</v>
+        <v>893</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1357</v>
+        <v>1353</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>996</v>
+        <v>1354</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>1358</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1">
-        <v>881</v>
+        <v>895</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1359</v>
+        <v>1356</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>1360</v>
+        <v>1357</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>23</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1">
-        <v>882</v>
+        <v>896</v>
       </c>
       <c r="B455" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D455" s="1" t="s">
         <v>1361</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1">
-        <v>884</v>
+        <v>897</v>
       </c>
       <c r="B456" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>1364</v>
+        <v>23</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="1">
-        <v>885</v>
+        <v>899</v>
       </c>
       <c r="B457" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C457" s="1" t="s">
         <v>1365</v>
       </c>
-      <c r="C457" s="1" t="s">
+      <c r="D457" s="1" t="s">
         <v>1366</v>
-      </c>
-[...1 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="1">
-        <v>886</v>
+        <v>900</v>
       </c>
       <c r="B458" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C458" s="1" t="s">
         <v>1368</v>
       </c>
-      <c r="C458" s="1" t="s">
+      <c r="D458" s="1" t="s">
         <v>1369</v>
-      </c>
-[...1 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="1">
-        <v>887</v>
+        <v>901</v>
       </c>
       <c r="B459" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C459" s="1" t="s">
         <v>1371</v>
       </c>
-      <c r="C459" s="1" t="s">
+      <c r="D459" s="1" t="s">
         <v>1372</v>
-      </c>
-[...1 lines deleted...]
-        <v>1373</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="1">
-        <v>889</v>
+        <v>902</v>
       </c>
       <c r="B460" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C460" s="1" t="s">
         <v>1374</v>
       </c>
-      <c r="C460" s="1" t="s">
+      <c r="D460" s="1" t="s">
         <v>1375</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="1">
-        <v>890</v>
+        <v>903</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="1">
-        <v>891</v>
+        <v>904</v>
       </c>
       <c r="B462" s="1" t="s">
         <v>1378</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>1380</v>
+        <v>23</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="1">
-        <v>892</v>
+        <v>905</v>
       </c>
       <c r="B463" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C463" s="1" t="s">
         <v>1381</v>
       </c>
-      <c r="C463" s="1" t="s">
+      <c r="D463" s="1" t="s">
         <v>1382</v>
-      </c>
-[...57 lines deleted...]
-        <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">