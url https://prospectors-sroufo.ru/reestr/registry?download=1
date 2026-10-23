--- v1 (2026-08-23)
+++ v2 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1383">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1382">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>00006</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Стройгазсервис"
 ИНН 0105022788
 ОГРН 1020100707142</t>
   </si>
   <si>
     <t>385000, Республика Адыгея, г. Майкоп, ул. Привокзальная, д. 106а</t>
   </si>
   <si>
     <t>8 (8772) 521767, 8 (8772) 527268
@@ -801,51 +801,51 @@
   <si>
     <t>360051, Кабардино-Балкарская Республика, г. Нальчик, пр-кт Шогенцукова, д. 11, помещ. 19459-А8</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 0825779
 </t>
   </si>
   <si>
     <t>Акционерное общество "ЧиркейГЭСстрой"
 ИНН 0533001760
 ОГРН 1020501741523</t>
   </si>
   <si>
     <t>357431, Ставропольский край, город-курорт Железноводск, п. Иноземцево, ул. Гагарина, д. 2Н, помещ. 93</t>
   </si>
   <si>
     <t>8 (8722) 646869, 8 (495) 1220555, 8 (495) 0317937
 http://chges.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Инжиниринговая компания "Инжгеоизыскания"
 ИНН 0534082225
 ОГРН 1100534000115</t>
   </si>
   <si>
-    <t>367000, Республика Дагестан, г. Махачкала, ул. Абубакарова, д. 115, этаж 1</t>
+    <t>367015, Республика Дагестан, г. Махачкала, ул. Гагарина, д. 15а, кв. 16</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2382266, +7 (928) 9617030, +7 (928) 5675705
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ФОРТ"
 ИНН 3435012310
 ОГРН 1023402012480</t>
   </si>
   <si>
     <t>404110, Волгоградская область, г. Волжский, пр-кт Ленина, д. 64, офис 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8443) 310017
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АБТ-Стандарт"
 ИНН 2320190153
 ОГРН 1112366002011</t>
   </si>
   <si>
     <t>354000, Краснодарский край, г. Сочи, ул. Советская (Центральный р-н), д. 42, офис 319</t>
   </si>
@@ -916,62 +916,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "Ставролит"
 ИНН 2635012482
 ОГРН 1022601936444</t>
   </si>
   <si>
     <t>355004, Ставропольский край, г. Ставрополь, ул. Осипенко, д. 10, помещ. 110</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8652) 334390
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Архитектурно-планировочное бюро №1"
 ИНН 2630043159
 ОГРН 1092649000641</t>
   </si>
   <si>
     <t>357209, Ставропольский край, г. Минеральные воды, пр-кт 22 Партсъезда, д. 81</t>
   </si>
   <si>
     <t xml:space="preserve">8 (87922) 65781
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "АрхМенеджментГрупп"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Строительно-монтажное управление-55"
 ИНН 0562058873
 ОГРН 1040502629254</t>
   </si>
   <si>
     <t>119019, г. Москва, вн.тер.г. муниципальный округ Хамовники, ул. Волхонка, д. 5/6, стр. 9 помещ. 7/1</t>
   </si>
   <si>
     <t>8 (495) 9882556
 https://cmy-55.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Научно-производственная фирма "Инженерная геодезия"
 ИНН 6162053511
 ОГРН 1086162000506</t>
   </si>
   <si>
     <t>344090, Ростовская область, г. Ростов-на-Дону, пр-кт Стачки, д. 188/3, кв. 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2361270, 8 (863) 2480989
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СФЕРА"
@@ -1189,62 +1177,50 @@
     <t xml:space="preserve">8 (86554) 55177, 8 (86554) 55380
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СТРОИТЕЛЬНАЯ ГЕОДЕЗИЯ"
 ИНН 2630803226
 ОГРН 1132651018532</t>
   </si>
   <si>
     <t>357201, Ставропольский край, Минераловодский район, г. Минеральные Воды, ул. Торговая, д. 3</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 4768142, 8 (87922) 65781, +7 (918) 7940703
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Новиков Юрий Олегович
 ИНН 010501469135
 ОГРН 313010520000014</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 4649343
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Компания РИЗ"
-[...10 lines deleted...]
-  <si>
     <t>Акционерное общество "Октопус"
 ИНН 3435037185
 ОГРН 1023401999862</t>
   </si>
   <si>
     <t>125167, г. Москва, вн.тер.г. муниципальный округ Аэропорт, проезд Новый Зыковский, д. 3, помещ. 16Ц</t>
   </si>
   <si>
     <t>8 (8512) 482175, 8 (8512) 484444, 8 (8512) 482174
 www.octopusgaz.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Проектно-строительная компания "Энтар"
 ИНН 2635100499
 ОГРН 1072635008148</t>
   </si>
   <si>
     <t>355029, Ставропольский край, г. Ставрополь, ул. Гагарина, д. 1а</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8652) 942683
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Спецфундаментстрой"
@@ -2121,62 +2097,50 @@
   <si>
     <t>Общество с ограниченной ответственностью "Фотон"
 ИНН 2635804657
 ОГРН 1112651012869</t>
   </si>
   <si>
     <t>356232, Ставропольский край, Шпаковский район, ст-ца Темнолесская, ул. Центральная, зд 119</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8652) 239499, 8 (8652) 239499, 8 (8652) 257400
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Производственно-коммерческое предприятие "Ватан плюс"
 ИНН 0273028870
 ОГРН 1020202394519</t>
   </si>
   <si>
     <t>450064, Республика Башкортостан, г. Уфа, ул. Комарова, д. 8</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (917) 4486154, +7 (34795) 21985
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Научно-исследовательский институт технологий органической, неорганической химии и биотехнологий"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "ИНСТИТУТ ГРАЖДАНПРОЕКТ" г. КИСЛОВОДСК
 ИНН 2628801599
 ОГРН 1132651007983</t>
   </si>
   <si>
     <t>357748, Ставропольский край, г. Кисловодск, пр-кт Победы, д. 130</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 7144444
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПромЭлектроника СП"
 ИНН 6454050483
 ОГРН 1026403355660</t>
   </si>
   <si>
     <t>129327, г. Москва, Анадырский проезд, д. 21, помещ. V к. 9</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8452) 496006 доб. 105
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Волгоградский кадастровый центр"
@@ -2505,62 +2469,50 @@
   <si>
     <t>Общество с ограниченной ответственностью Северо-Кавказский институт проектирования и дополнительного профессионального образования "Аффинаж-про"
 ИНН 2632108740
 ОГРН 1172651015679</t>
   </si>
   <si>
     <t>357532, Ставропольский край, г. Пятигорск, ул. 295 Стрелковой дивизии, д. 15, офис 25к</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (905) 4938307
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МД-ГРУПП"
 ИНН 0572019224
 ОГРН 1170571014074</t>
   </si>
   <si>
     <t>367000, Республика Дагестан, г. Махачкала, ул. Даниялова, д. 1, корп. Б</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4230022
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "Высокие Технологии"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "КМВ-ПРОЕКТ"
 ИНН 2630003318
 ОГРН 1152651005737</t>
   </si>
   <si>
     <t>357226, Ставропольский край, Минераловодский район, п. Первомайский, ул. Московская, д. 16</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 2643430
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Домницкий Андрей Владимирович
 ИНН 262607819207
 ОГРН 318265100138863</t>
   </si>
   <si>
     <t xml:space="preserve"> Ставропольский край, г. Ессентуки</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 3754775
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЮгГеоЛаб"
@@ -3107,51 +3059,51 @@
   <si>
     <t>357500, Ставропольский край, г. Пятигорск, ул. Кучуры, д. 8, офис 29</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4455672
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Научно-Производственное Предприятие "Кадастр-Дон"
 ИНН 6168014660
 ОГРН 1076168001491</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, пр-кт Сиверса, д. 1, офис 45-46</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2054253, 8 (863) 2054254
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительно-производственное управление"
 ИНН 6150032997
 ОГРН 1026102234509</t>
   </si>
   <si>
-    <t>346400, Ростовская область, г. Новочеркасск, ул. Крупской, д. 76</t>
+    <t>346428, Ростовская область, г. Новочеркасск, ул. Энгельса, д. 30</t>
   </si>
   <si>
     <t>+7 (909) 4294507, +7 (909) 4294508
 www.spupr.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЦЕНТРКРАН"
 ИНН 3443038785
 ОГРН 1023403435945</t>
   </si>
   <si>
     <t>400087, Волгоградская область, г. Волгоград, ул. Двинская, д. 15</t>
   </si>
   <si>
     <t>8 (8442) 305151, 8 (8442) 305107, 8 (8442) 305096, 8 (8442) 305151
 www.centrkran.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Научно-производственное предприятие "ЭЛЕКТРОМАШ"
 ИНН 6150046929
 ОГРН 1066150006031</t>
   </si>
   <si>
     <t>368006, Республика Дагестан, г. Хасавюрт, ул. Кандауровская</t>
   </si>
@@ -3199,51 +3151,51 @@
   <si>
     <t>368980, Республика Дагестан, Ботлихский район, с. Шодрода, ул. Центральная, д. 30, офис 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 8465036
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПримСтрой"
 ИНН 2623027036
 ОГРН 1162651057887</t>
   </si>
   <si>
     <t>356240, Ставропольский край, Шпаковский район, г. Михайловск, ул. Почтовая, д. 50</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 9656577
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Технический центр ВЕДА"
 ИНН 2634037967
 ОГРН 1022601958191</t>
   </si>
   <si>
-    <t>355008, Ставропольский край, г. Ставрополь, пл. Орджоникидзе, д. 2, корп. Б</t>
+    <t>355008, Ставропольский край, г. Ставрополь, ул. Заводская, д. 44/3</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8652) 280893, 8 (8652) 281296
 </t>
   </si>
   <si>
     <t>Публичное акционерное общество "Россети Северный Кавказ"
 ИНН 2632082033
 ОГРН 1062632029778</t>
   </si>
   <si>
     <t>357506, Ставропольский край, г. Пятигорск, ул. Подстанционная, д. 13а</t>
   </si>
   <si>
     <t>8 (8793) 346680, 8 (8793) 346681, 8 (8793) 343061, 8 (8793) 401711, 8 (8793) 401820
 www.mrsk-sk.ru; https://www.rossetisk.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Климат-Строй"
 ИНН 0545020781
 ОГРН 1080545000557</t>
   </si>
   <si>
     <t>368300, Республика Дагестан, г. Каспийск, ул. М.Халилова, д. 32, этаж 1</t>
   </si>
@@ -3995,51 +3947,51 @@
 https://geodezistsochi.com</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Приборов Александр Сергеевич
 ИНН 010604147845
 ОГРН 322010000013976</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Стройтехэкспертпроект"
 ИНН 2632118522
 ОГРН 1212600010391</t>
   </si>
   <si>
     <t>357519, Ставропольский край, г.о. город-курорт Пятигорск, г. Пятигорск, пр-кт Калинина, д. 24, помещ. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (996) 4046840, +7 (906) 4993565
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Тесла-М"
 ИНН 0572021713
 ОГРН 1180571008771</t>
   </si>
   <si>
-    <t>367000, Республика Дагестан, г. Махачкала, ул. Дахадаева, д. 73, кв. 9 /этаж 1</t>
+    <t>367015, Республика Дагестан, г. Махачкала, ул. Генерала Омарова, стр. 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 8326666
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ДАТУМ Инжиниринг"
 ИНН 6164112314
 ОГРН 1176196000815</t>
   </si>
   <si>
     <t>344011, Ростовская область, г. Ростов-на-Дону, ул. Текучева, д. 97</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3032061, +7 (928) 6285822, +7 (928) 1214502
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Газ Проект Строй"
 ИНН 2629012950
 ОГРН 1202600008874</t>
   </si>
   <si>
     <t>357340, Ставропольский край, г. Лермонтов, ул. Промышленная, д. 4</t>
   </si>
@@ -4343,131 +4295,95 @@
   <si>
     <t>Общество с ограниченной ответственностью Научно-производственное предприятие "Пром-ТЭК"
 ИНН 6167132051
 ОГРН 1156196077245</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, пр-кт Буденновский, д. 37/46А, офис 8</t>
   </si>
   <si>
     <t>8 (863) 2999036, 8 (863) 2403548
 https://prom-tek.com</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Аквамарин"
 ИНН 6165234820
 ОГРН 1226100035028</t>
   </si>
   <si>
     <t>344064, Ростовская область, г. Ростов-на-Дону, ул. Инженерная, д. 24</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3089276, 8 (863) 3089267
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "ЭНЕРГОЦЕНТР"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "ИНСТРОЙКОМ"
 ИНН 2367019352
 ОГРН 1212300021603</t>
   </si>
   <si>
     <t>354392, Краснодарский край, г. Сочи, с. Эстосадок, ул. Горная Карусель, д. 5, помещ. 202.15</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (963) 1634383
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мостовые Технологии"
 ИНН 7000007979
 ОГРН 1237000005351</t>
   </si>
   <si>
     <t>634040, Томская область, г. Томск, ул. Лазарева, д. 5, кв. 57</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 9546128
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Магомедов Муртузаали Гамзатович
 ИНН 056103387916
 ОГРН 322057100000350</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 4429162
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "РУБЕЖ-СТРОЙ"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "РусПожарКонтроль"
 ИНН 3444268904
 ОГРН 1183443007736</t>
   </si>
   <si>
     <t>400087, Волгоградская область, г. Волгоград, ул. Невская, д. 18Б, офис 9</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (993) 8935680
 </t>
   </si>
   <si>
-    <t>Общество с ограниченной ответственностью "ЭНЕРГОПРОМСЕРВИС"
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью "Архитектурное Бюро Частер"
 ИНН 0572027987
 ОГРН 1210500003482</t>
   </si>
   <si>
     <t>367026, Республика Дагестан, г. Махачкала, ул. Абдулхакима Исмаилова, д. 1А, кв. 10</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 5678784
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Султанбеков Шамиль Камалдинович
 ИНН 051600201633
 ОГРН 323057100043699</t>
   </si>
   <si>
     <t xml:space="preserve"> Республика Дагестан, Кизилюртовский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 2266960
 </t>
   </si>
   <si>
     <t>Акционерное общество "Инфраструктурные Проекты"
@@ -4790,62 +4706,50 @@
     <t xml:space="preserve">+7 (909) 7694038
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СТРОЙЭЛЕКТРОСЕРВИС"
 ИНН 0917014501
 ОГРН 1090917001955</t>
   </si>
   <si>
     <t>369000, Карачаево-Черкесская Республика, г. Черкесск, пр-кт Ленина, д. 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8782) 266289
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Аракелян Алвина Андраниковна
 ИНН 614213361724
 ОГРН 321619600213830</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5216500
 </t>
   </si>
   <si>
-    <t>Индивидуальный предприниматель Байрамуков Рамазан Ахьяевич
-[...10 lines deleted...]
-  <si>
     <t>Общество с ограниченной ответственностью Архитектурно-строительная фирма "Стройпроект"
 ИНН 0901050744
 ОГРН 1030900716978</t>
   </si>
   <si>
     <t>369000, Карачаево-Черкесская Республика, г. Черкесск, пл. Кирова, д. 17, кв. 1-7</t>
   </si>
   <si>
     <t>8 (87822) 62712
 www.st-kt.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Персональная творческая архитектурно-проектная мастерская № 8"
 ИНН 0909011546
 ОГРН 1020900730476</t>
   </si>
   <si>
     <t>369000, Карачаево-Черкесская Республика, г. Черкесск, ул. Первомайская, д. 48, этаж 3 помещ. 323</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "РостовТехИнжиниринг"
 ИНН 6163231559
 ОГРН 1246100002312</t>
   </si>
   <si>
@@ -5510,50 +5414,143 @@
     <t>Общество с ограниченной ответственностью "РостГор-Экспертиза"
 ИНН 6163136231
 ОГРН 1146195007243</t>
   </si>
   <si>
     <t>344011, Ростовская область, г. Ростов-на-Дону, ул. Варфоломеева, зд. 87-89</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Перспектива"
 ИНН 0543042807
 ОГРН 1080507001475</t>
   </si>
   <si>
     <t>368222, Республика Дагестан, г. Буйнакск, мкр Дружба, д. 46, 17</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ОРС-1"
 ИНН 6163089616
 ОГРН 1086163000263</t>
   </si>
   <si>
     <t>344001, Ростовская область, г. Ростов-на-Дону, ул. Трудящихся, д. 111</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 7587030
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ПРОФИТЛАБ"
+ИНН 9717102468
+ОГРН 1217700248963</t>
+  </si>
+  <si>
+    <t>129515, г. Москва, вн.тер.г. муниципальный округ Останкинский, ул. Академика Королева, д. 13, стр. 1 этаж/помещ. 2/IIIА, ком./офис 3/28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (969) 1081083
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "СтройТехника"
+ИНН 2311183953
+ОГРН 1142311021093</t>
+  </si>
+  <si>
+    <t>350005, Краснодарский край, г. Краснодар, ул. Конгрессная, д. 31, офис 6, помещ. 9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (861) 2758935, 8 (861) 2785564
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью  "Проектно-Конструкторское Бюро "Комфорт"
+ИНН 2311199600
+ОГРН 1152311015779</t>
+  </si>
+  <si>
+    <t>350010, Краснодарский край, г. Краснодар, ул. Зиповская, д. 5/2, помещ. 71</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (906) 4364912
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "СТРОЙТРУБМОНТАЖ"
+ИНН 2624033280
+ОГРН 1152651004660</t>
+  </si>
+  <si>
+    <t>356831, Ставропольский край, Буденновский район, с. Преображенское, ул. Павла Капинос, д. 74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (905) 4125257
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ДЕЛЬТА"
+ИНН 6101036540
+ОГРН 1066101000580</t>
+  </si>
+  <si>
+    <t>346782, Ростовская область, г. Азов, пер. Безымянный, стр. 1А, офис 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (863) 4266379
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "АТТЭКС"
+ИНН 0721017071
+ОГРН 1060721062930</t>
+  </si>
+  <si>
+    <t>360019, Кабардино-Балкарская Республика, г. Нальчик, ул. Кирова, зд. 322, каб. 6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (961) 6390629
+</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Таценко Сергей Николаевич
+ИНН 616105799289
+ОГРН 325619600093821</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (918) 5580211
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Проектно-строительное объединение "ВЕК"
+ИНН 6163237374
+ОГРН 1266100003410</t>
+  </si>
+  <si>
+    <t>344000, Ростовская область, г. Ростов-на-Дону, пер. Университетский, д. 137, стр. 2 помещ. Н1, ком. 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (919) 8750187
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
@@ -6786,5618 +6783,5618 @@
         <v>231</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1">
         <v>211</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>267</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="1">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C87" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D87" s="1" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="1">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B88" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C88" s="1" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="1">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>305</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="1">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>308</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="1">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="1">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="1">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="1">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>320</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="1">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="1">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="1">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>329</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>330</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="1">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="1">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>335</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>336</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="1">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="1">
-        <v>294</v>
+        <v>308</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>341</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="1">
-        <v>298</v>
+        <v>310</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="1">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>348</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="1">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="1">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>353</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>354</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="1">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="1">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>360</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="1">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="1">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>365</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>366</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="1">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="1">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>372</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="1">
-        <v>321</v>
+        <v>332</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>375</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="1">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>378</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="1">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="1">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>384</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="1">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>387</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="1">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>389</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>390</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="1">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>393</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="1">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>395</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>396</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="1">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="1">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>401</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>402</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="1">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>404</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>405</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="1">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>407</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>408</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="1">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>410</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>411</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="1">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>413</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>414</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="1">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>416</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>417</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="1">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="1">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>423</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="1">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>426</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="1">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>429</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>432</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>435</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>438</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>441</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>444</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>447</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>450</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>453</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>459</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>462</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>465</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>468</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>472</v>
+        <v>23</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="B145" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="C145" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="C145" s="1" t="s">
+      <c r="D145" s="1" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B146" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C146" s="1" t="s">
         <v>476</v>
       </c>
-      <c r="C146" s="1" t="s">
+      <c r="D146" s="1" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>481</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>482</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>487</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>488</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>490</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>491</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>493</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>494</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>496</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>497</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>499</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>500</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>502</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>503</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>505</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>506</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>508</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>509</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>511</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>512</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>514</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>515</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>517</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>518</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>520</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>521</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>523</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>524</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>526</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>527</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>529</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>535</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>536</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>539</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>541</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>542</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>545</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1">
-        <v>435</v>
+        <v>446</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>547</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>548</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1">
-        <v>436</v>
+        <v>448</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>551</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1">
-        <v>437</v>
+        <v>449</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>553</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>554</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>557</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>559</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>560</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>563</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>565</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>566</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>569</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>571</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>572</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1">
-        <v>454</v>
+        <v>464</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>575</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>577</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>578</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>581</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>583</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>584</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>587</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>589</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>590</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>593</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1">
-        <v>470</v>
+        <v>479</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>595</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>596</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>598</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>599</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1">
-        <v>474</v>
+        <v>485</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>602</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1">
-        <v>479</v>
+        <v>490</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>604</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>605</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>608</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1">
-        <v>485</v>
+        <v>494</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>610</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>611</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>614</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>616</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>617</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>619</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>620</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>622</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>623</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>625</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>626</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1">
-        <v>502</v>
+        <v>511</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>629</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1">
-        <v>504</v>
+        <v>514</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>631</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>632</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1">
-        <v>505</v>
+        <v>516</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>634</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>635</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1">
-        <v>506</v>
+        <v>518</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>637</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>638</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>640</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>641</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>643</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>644</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>646</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>647</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1">
-        <v>518</v>
+        <v>533</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>649</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>650</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1">
-        <v>521</v>
+        <v>536</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>652</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>653</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1">
-        <v>524</v>
+        <v>537</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>655</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>656</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1">
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>658</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>659</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>661</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>662</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>663</v>
+        <v>594</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="B209" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="C209" s="1" t="s">
         <v>664</v>
       </c>
-      <c r="C209" s="1" t="s">
+      <c r="D209" s="1" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="B210" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="C210" s="1" t="s">
         <v>667</v>
       </c>
-      <c r="C210" s="1" t="s">
+      <c r="D210" s="1" t="s">
         <v>668</v>
-      </c>
-[...1 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="B211" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="C211" s="1" t="s">
         <v>670</v>
       </c>
-      <c r="C211" s="1" t="s">
+      <c r="D211" s="1" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1">
-        <v>541</v>
+        <v>548</v>
       </c>
       <c r="B212" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="C212" s="1" t="s">
         <v>673</v>
       </c>
-      <c r="C212" s="1" t="s">
+      <c r="D212" s="1" t="s">
         <v>674</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>675</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>676</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1">
-        <v>546</v>
+        <v>553</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>678</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>679</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>681</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>682</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1">
-        <v>548</v>
+        <v>555</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>684</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>685</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>687</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>688</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>690</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>691</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>693</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>694</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="B220" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="C220" s="1" t="s">
         <v>696</v>
       </c>
-      <c r="C220" s="1" t="s">
+      <c r="D220" s="1" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="B221" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="C221" s="1" t="s">
         <v>699</v>
       </c>
-      <c r="C221" s="1" t="s">
+      <c r="D221" s="1" t="s">
         <v>700</v>
-      </c>
-[...1 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="B222" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="C222" s="1" t="s">
         <v>702</v>
       </c>
-      <c r="C222" s="1" t="s">
+      <c r="D222" s="1" t="s">
         <v>703</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="B223" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="C223" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="C223" s="1" t="s">
+      <c r="D223" s="1" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>707</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>708</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>710</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>711</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>713</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>714</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1">
-        <v>565</v>
+        <v>575</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>716</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>717</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1">
-        <v>567</v>
+        <v>577</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>719</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>720</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>722</v>
       </c>
       <c r="C229" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="D229" s="1" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="B230" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="C230" s="1" t="s">
         <v>725</v>
       </c>
-      <c r="C230" s="1" t="s">
+      <c r="D230" s="1" t="s">
         <v>726</v>
-      </c>
-[...1 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="B231" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="C231" s="1" t="s">
         <v>728</v>
       </c>
-      <c r="C231" s="1" t="s">
+      <c r="D231" s="1" t="s">
         <v>729</v>
-      </c>
-[...1 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="B232" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="C232" s="1" t="s">
         <v>731</v>
       </c>
-      <c r="C232" s="1" t="s">
+      <c r="D232" s="1" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="B233" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="C233" s="1" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>736</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>737</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>739</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>740</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>742</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>743</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>745</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>746</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1">
-        <v>583</v>
+        <v>594</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>748</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>749</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1">
-        <v>584</v>
+        <v>596</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>751</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>752</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>753</v>
+        <v>23</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1">
-        <v>585</v>
+        <v>599</v>
       </c>
       <c r="B240" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="C240" s="1" t="s">
         <v>754</v>
       </c>
-      <c r="C240" s="1" t="s">
+      <c r="D240" s="1" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1">
-        <v>586</v>
+        <v>600</v>
       </c>
       <c r="B241" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="C241" s="1" t="s">
         <v>757</v>
       </c>
-      <c r="C241" s="1" t="s">
+      <c r="D241" s="1" t="s">
         <v>758</v>
-      </c>
-[...1 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="B242" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="C242" s="1" t="s">
         <v>760</v>
       </c>
-      <c r="C242" s="1" t="s">
+      <c r="D242" s="1" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="B243" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="C243" s="1" t="s">
         <v>763</v>
       </c>
-      <c r="C243" s="1" t="s">
+      <c r="D243" s="1" t="s">
         <v>764</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>765</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>766</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1">
-        <v>600</v>
+        <v>613</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>768</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>769</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1">
-        <v>602</v>
+        <v>616</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>771</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>772</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1">
-        <v>606</v>
+        <v>618</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>774</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>775</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1">
-        <v>607</v>
+        <v>619</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>777</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>778</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1">
-        <v>613</v>
+        <v>620</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>780</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>781</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>783</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>784</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>785</v>
+        <v>23</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="B251" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="C251" s="1" t="s">
         <v>786</v>
       </c>
-      <c r="C251" s="1" t="s">
+      <c r="D251" s="1" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="B252" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="C252" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="C252" s="1" t="s">
+      <c r="D252" s="1" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="B253" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="C253" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="C253" s="1" t="s">
+      <c r="D253" s="1" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="B254" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="C254" s="1" t="s">
         <v>795</v>
       </c>
-      <c r="C254" s="1" t="s">
+      <c r="D254" s="1" t="s">
         <v>796</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1">
-        <v>623</v>
+        <v>639</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>797</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>798</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1">
-        <v>624</v>
+        <v>640</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>800</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>801</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1">
-        <v>628</v>
+        <v>641</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>803</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>804</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1">
-        <v>630</v>
+        <v>642</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>806</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>807</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>809</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>810</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1">
-        <v>640</v>
+        <v>647</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>812</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>813</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>815</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>816</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>817</v>
+        <v>657</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="B262" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="C262" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="C262" s="1" t="s">
+      <c r="D262" s="1" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1">
-        <v>643</v>
+        <v>651</v>
       </c>
       <c r="B263" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="D263" s="1" t="s">
         <v>821</v>
-      </c>
-[...4 lines deleted...]
-        <v>823</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="B264" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="D264" s="1" t="s">
         <v>824</v>
-      </c>
-[...4 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="B265" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="D265" s="1" t="s">
         <v>827</v>
-      </c>
-[...4 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="B266" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="C266" s="1" t="s">
         <v>829</v>
       </c>
-      <c r="C266" s="1" t="s">
+      <c r="D266" s="1" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="B267" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="C267" s="1" t="s">
         <v>832</v>
-      </c>
-[...1 lines deleted...]
-        <v>819</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>834</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>835</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>837</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>838</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>839</v>
+        <v>23</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1">
-        <v>655</v>
+        <v>662</v>
       </c>
       <c r="B270" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="C270" s="1" t="s">
         <v>840</v>
       </c>
-      <c r="C270" s="1" t="s">
+      <c r="D270" s="1" t="s">
         <v>841</v>
-      </c>
-[...1 lines deleted...]
-        <v>842</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1">
-        <v>656</v>
+        <v>663</v>
       </c>
       <c r="B271" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D271" s="1" t="s">
         <v>843</v>
-      </c>
-[...4 lines deleted...]
-        <v>845</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1">
-        <v>658</v>
+        <v>666</v>
       </c>
       <c r="B272" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="D272" s="1" t="s">
         <v>846</v>
-      </c>
-[...4 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1">
-        <v>659</v>
+        <v>667</v>
       </c>
       <c r="B273" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="D273" s="1" t="s">
         <v>849</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="B274" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="C274" s="1" t="s">
         <v>851</v>
       </c>
-      <c r="C274" s="1" t="s">
+      <c r="D274" s="1" t="s">
         <v>852</v>
-      </c>
-[...1 lines deleted...]
-        <v>853</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1">
-        <v>663</v>
+        <v>669</v>
       </c>
       <c r="B275" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="C275" s="1" t="s">
         <v>854</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>856</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>857</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>859</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>860</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>862</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>863</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1">
-        <v>669</v>
+        <v>678</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>865</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>866</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1">
-        <v>671</v>
+        <v>680</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>868</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>869</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>871</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>872</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>874</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>875</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>877</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>878</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1">
-        <v>680</v>
+        <v>688</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>880</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>881</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>883</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>884</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>886</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>887</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>889</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>890</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>892</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>893</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>895</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>896</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>898</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>899</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>901</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>902</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>904</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>905</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>907</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>908</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>910</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>911</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>913</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>914</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>915</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>916</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>917</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>920</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>922</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>923</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>925</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>926</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>928</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>929</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>930</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1">
-        <v>703</v>
+        <v>709</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>931</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>932</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1">
-        <v>704</v>
+        <v>710</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>934</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>935</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="B303" s="1" t="s">
         <v>937</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>938</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="B304" s="1" t="s">
         <v>940</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>941</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>942</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>943</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>944</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>945</v>
+        <v>23</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="B306" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="C306" s="1" t="s">
         <v>946</v>
       </c>
-      <c r="C306" s="1" t="s">
+      <c r="D306" s="1" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="B307" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="C307" s="1" t="s">
         <v>949</v>
       </c>
-      <c r="C307" s="1" t="s">
+      <c r="D307" s="1" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="B308" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="C308" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="C308" s="1" t="s">
+      <c r="D308" s="1" t="s">
         <v>953</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="B309" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="C309" s="1" t="s">
         <v>955</v>
       </c>
-      <c r="C309" s="1" t="s">
+      <c r="D309" s="1" t="s">
         <v>956</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>957</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>958</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>960</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>961</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>963</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>964</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>966</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>967</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>969</v>
       </c>
       <c r="C314" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="D314" s="1" t="s">
         <v>970</v>
-      </c>
-[...1 lines deleted...]
-        <v>971</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="B315" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="C315" s="1" t="s">
         <v>972</v>
       </c>
-      <c r="C315" s="1" t="s">
+      <c r="D315" s="1" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="B316" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="C316" s="1" t="s">
         <v>975</v>
       </c>
-      <c r="C316" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D316" s="1" t="s">
-        <v>977</v>
+        <v>23</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="B317" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="D317" s="1" t="s">
         <v>978</v>
-      </c>
-[...4 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="B318" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="D318" s="1" t="s">
         <v>981</v>
-      </c>
-[...4 lines deleted...]
-        <v>982</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="B319" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="C319" s="1" t="s">
         <v>983</v>
       </c>
-      <c r="C319" s="1" t="s">
+      <c r="D319" s="1" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="B320" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="C320" s="1" t="s">
         <v>986</v>
       </c>
-      <c r="C320" s="1" t="s">
+      <c r="D320" s="1" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1">
-        <v>728</v>
+        <v>735</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>988</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>989</v>
+        <v>381</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>990</v>
+        <v>382</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="B322" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="D322" s="1" t="s">
         <v>991</v>
-      </c>
-[...4 lines deleted...]
-        <v>993</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="B323" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="D323" s="1" t="s">
         <v>994</v>
-      </c>
-[...4 lines deleted...]
-        <v>996</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="B324" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D324" s="1" t="s">
         <v>997</v>
-      </c>
-[...4 lines deleted...]
-        <v>999</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="B325" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="D325" s="1" t="s">
         <v>1000</v>
-      </c>
-[...4 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="C327" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="D327" s="1" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="B328" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C328" s="1" t="s">
         <v>1007</v>
       </c>
-      <c r="C328" s="1" t="s">
+      <c r="D328" s="1" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="B329" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C329" s="1" t="s">
         <v>1010</v>
       </c>
-      <c r="C329" s="1" t="s">
+      <c r="D329" s="1" t="s">
         <v>1011</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="B330" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C330" s="1" t="s">
         <v>1013</v>
       </c>
-      <c r="C330" s="1" t="s">
+      <c r="D330" s="1" t="s">
         <v>1014</v>
-      </c>
-[...1 lines deleted...]
-        <v>1015</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="B331" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C331" s="1" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>1041</v>
+        <v>23</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="B340" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C340" s="1" t="s">
         <v>1042</v>
       </c>
-      <c r="C340" s="1" t="s">
+      <c r="D340" s="1" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="B341" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C341" s="1" t="s">
         <v>1045</v>
       </c>
-      <c r="C341" s="1" t="s">
+      <c r="D341" s="1" t="s">
         <v>1046</v>
-      </c>
-[...1 lines deleted...]
-        <v>1047</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="B342" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C342" s="1" t="s">
         <v>1048</v>
       </c>
-      <c r="C342" s="1" t="s">
+      <c r="D342" s="1" t="s">
         <v>1049</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="B343" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C343" s="1" t="s">
         <v>1051</v>
       </c>
-      <c r="C343" s="1" t="s">
+      <c r="D343" s="1" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1">
-        <v>762</v>
+        <v>767</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="C355" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="D355" s="1" t="s">
         <v>1087</v>
-      </c>
-[...1 lines deleted...]
-        <v>1088</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1">
-        <v>773</v>
+        <v>781</v>
       </c>
       <c r="B356" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C356" s="1" t="s">
         <v>1089</v>
       </c>
-      <c r="C356" s="1" t="s">
+      <c r="D356" s="1" t="s">
         <v>1090</v>
-      </c>
-[...1 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1">
-        <v>775</v>
+        <v>785</v>
       </c>
       <c r="B357" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C357" s="1" t="s">
         <v>1092</v>
       </c>
-      <c r="C357" s="1" t="s">
+      <c r="D357" s="1" t="s">
         <v>1093</v>
-      </c>
-[...1 lines deleted...]
-        <v>1094</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1">
-        <v>776</v>
+        <v>786</v>
       </c>
       <c r="B358" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C358" s="1" t="s">
         <v>1095</v>
       </c>
-      <c r="C358" s="1" t="s">
+      <c r="D358" s="1" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1">
-        <v>777</v>
+        <v>787</v>
       </c>
       <c r="B359" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C359" s="1" t="s">
         <v>1098</v>
       </c>
-      <c r="C359" s="1" t="s">
+      <c r="D359" s="1" t="s">
         <v>1099</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1">
-        <v>779</v>
+        <v>788</v>
       </c>
       <c r="B360" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C360" s="1" t="s">
         <v>1101</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1">
-        <v>780</v>
+        <v>790</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1105</v>
+        <v>23</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="B362" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C362" s="1" t="s">
         <v>1106</v>
       </c>
-      <c r="C362" s="1" t="s">
+      <c r="D362" s="1" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="B363" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C363" s="1" t="s">
         <v>1109</v>
       </c>
-      <c r="C363" s="1" t="s">
+      <c r="D363" s="1" t="s">
         <v>1110</v>
-      </c>
-[...1 lines deleted...]
-        <v>1111</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1">
-        <v>785</v>
+        <v>793</v>
       </c>
       <c r="B364" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C364" s="1" t="s">
         <v>1112</v>
       </c>
-      <c r="C364" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D364" s="1" t="s">
-        <v>1114</v>
+        <v>23</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="B365" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D365" s="1" t="s">
         <v>1115</v>
-      </c>
-[...4 lines deleted...]
-        <v>1117</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1">
-        <v>787</v>
+        <v>796</v>
       </c>
       <c r="B366" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D366" s="1" t="s">
         <v>1118</v>
-      </c>
-[...4 lines deleted...]
-        <v>1120</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1">
-        <v>788</v>
+        <v>797</v>
       </c>
       <c r="B367" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D367" s="1" t="s">
         <v>1121</v>
-      </c>
-[...4 lines deleted...]
-        <v>1123</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1">
-        <v>790</v>
+        <v>798</v>
       </c>
       <c r="B368" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D368" s="1" t="s">
         <v>1124</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1">
-        <v>791</v>
+        <v>799</v>
       </c>
       <c r="B369" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C369" s="1" t="s">
         <v>1126</v>
       </c>
-      <c r="C369" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D369" s="1" t="s">
-        <v>1128</v>
+        <v>23</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1">
-        <v>792</v>
+        <v>800</v>
       </c>
       <c r="B370" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D370" s="1" t="s">
         <v>1129</v>
-      </c>
-[...4 lines deleted...]
-        <v>1131</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1">
-        <v>793</v>
+        <v>802</v>
       </c>
       <c r="B371" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D371" s="1" t="s">
         <v>1132</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1">
-        <v>795</v>
+        <v>804</v>
       </c>
       <c r="B372" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C372" s="1" t="s">
         <v>1134</v>
       </c>
-      <c r="C372" s="1" t="s">
+      <c r="D372" s="1" t="s">
         <v>1135</v>
-      </c>
-[...1 lines deleted...]
-        <v>1136</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1">
-        <v>796</v>
+        <v>805</v>
       </c>
       <c r="B373" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C373" s="1" t="s">
         <v>1137</v>
       </c>
-      <c r="C373" s="1" t="s">
+      <c r="D373" s="1" t="s">
         <v>1138</v>
-      </c>
-[...1 lines deleted...]
-        <v>1139</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1">
-        <v>797</v>
+        <v>806</v>
       </c>
       <c r="B374" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C374" s="1" t="s">
         <v>1140</v>
       </c>
-      <c r="C374" s="1" t="s">
+      <c r="D374" s="1" t="s">
         <v>1141</v>
-      </c>
-[...1 lines deleted...]
-        <v>1142</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1">
-        <v>798</v>
+        <v>807</v>
       </c>
       <c r="B375" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C375" s="1" t="s">
         <v>1143</v>
       </c>
-      <c r="C375" s="1" t="s">
+      <c r="D375" s="1" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1">
-        <v>799</v>
+        <v>809</v>
       </c>
       <c r="B376" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C376" s="1" t="s">
         <v>1146</v>
       </c>
-      <c r="C376" s="1" t="s">
+      <c r="D376" s="1" t="s">
         <v>1147</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1150</v>
+        <v>23</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1">
-        <v>802</v>
+        <v>811</v>
       </c>
       <c r="B378" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C378" s="1" t="s">
         <v>1151</v>
       </c>
-      <c r="C378" s="1" t="s">
+      <c r="D378" s="1" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1">
-        <v>804</v>
+        <v>812</v>
       </c>
       <c r="B379" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C379" s="1" t="s">
         <v>1154</v>
       </c>
-      <c r="C379" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D379" s="1" t="s">
-        <v>1156</v>
+        <v>23</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1">
-        <v>805</v>
+        <v>813</v>
       </c>
       <c r="B380" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D380" s="1" t="s">
         <v>1157</v>
-      </c>
-[...4 lines deleted...]
-        <v>1159</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1">
-        <v>806</v>
+        <v>814</v>
       </c>
       <c r="B381" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D381" s="1" t="s">
         <v>1160</v>
-      </c>
-[...4 lines deleted...]
-        <v>1162</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="B382" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D382" s="1" t="s">
         <v>1163</v>
-      </c>
-[...4 lines deleted...]
-        <v>1165</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1">
-        <v>809</v>
+        <v>816</v>
       </c>
       <c r="B383" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D383" s="1" t="s">
         <v>1166</v>
-      </c>
-[...4 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1">
-        <v>810</v>
+        <v>817</v>
       </c>
       <c r="B384" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D384" s="1" t="s">
         <v>1169</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="B385" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C385" s="1" t="s">
         <v>1171</v>
       </c>
-      <c r="C385" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D385" s="1" t="s">
-        <v>1173</v>
+        <v>23</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1">
-        <v>812</v>
+        <v>819</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1174</v>
+        <v>1172</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1175</v>
+        <v>378</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>23</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1">
-        <v>813</v>
+        <v>820</v>
       </c>
       <c r="B387" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D387" s="1" t="s">
         <v>1176</v>
-      </c>
-[...4 lines deleted...]
-        <v>1178</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1">
-        <v>814</v>
+        <v>822</v>
       </c>
       <c r="B388" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D388" s="1" t="s">
         <v>1179</v>
-      </c>
-[...4 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1">
-        <v>815</v>
+        <v>823</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1182</v>
+        <v>1180</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1183</v>
+        <v>378</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>1184</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1">
-        <v>816</v>
+        <v>825</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1185</v>
+        <v>1182</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1186</v>
+        <v>1183</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1187</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1">
-        <v>817</v>
+        <v>826</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1188</v>
+        <v>1185</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1189</v>
+        <v>1186</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1190</v>
+        <v>23</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1">
-        <v>818</v>
+        <v>827</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1191</v>
+        <v>1187</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1192</v>
+        <v>1188</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>23</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1">
-        <v>819</v>
+        <v>828</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1193</v>
+        <v>1190</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>384</v>
+        <v>1191</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1194</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1">
-        <v>820</v>
+        <v>829</v>
       </c>
       <c r="B394" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D394" s="1" t="s">
         <v>1195</v>
-      </c>
-[...4 lines deleted...]
-        <v>1197</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="B395" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D395" s="1" t="s">
         <v>1198</v>
-      </c>
-[...4 lines deleted...]
-        <v>1200</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1">
-        <v>823</v>
+        <v>835</v>
       </c>
       <c r="B396" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D396" s="1" t="s">
         <v>1201</v>
-      </c>
-[...4 lines deleted...]
-        <v>1202</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1">
-        <v>824</v>
+        <v>836</v>
       </c>
       <c r="B397" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C397" s="1" t="s">
         <v>1203</v>
       </c>
-      <c r="C397" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D397" s="1" t="s">
-        <v>1205</v>
+        <v>23</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1">
-        <v>825</v>
+        <v>837</v>
       </c>
       <c r="B398" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D398" s="1" t="s">
         <v>1206</v>
-      </c>
-[...4 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1">
-        <v>826</v>
+        <v>839</v>
       </c>
       <c r="B399" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D399" s="1" t="s">
         <v>1209</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1">
-        <v>827</v>
+        <v>840</v>
       </c>
       <c r="B400" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C400" s="1" t="s">
         <v>1211</v>
       </c>
-      <c r="C400" s="1" t="s">
+      <c r="D400" s="1" t="s">
         <v>1212</v>
-      </c>
-[...1 lines deleted...]
-        <v>1213</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1">
-        <v>828</v>
+        <v>841</v>
       </c>
       <c r="B401" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C401" s="1" t="s">
         <v>1214</v>
       </c>
-      <c r="C401" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D401" s="1" t="s">
-        <v>1216</v>
+        <v>23</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1">
-        <v>829</v>
+        <v>842</v>
       </c>
       <c r="B402" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D402" s="1" t="s">
         <v>1217</v>
-      </c>
-[...4 lines deleted...]
-        <v>1219</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1">
-        <v>832</v>
+        <v>843</v>
       </c>
       <c r="B403" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D403" s="1" t="s">
         <v>1220</v>
-      </c>
-[...4 lines deleted...]
-        <v>1222</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1">
-        <v>835</v>
+        <v>845</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1223</v>
+        <v>1221</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1225</v>
+        <v>23</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1">
-        <v>836</v>
+        <v>846</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1226</v>
+        <v>1223</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1227</v>
+        <v>1224</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>23</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1">
-        <v>837</v>
+        <v>848</v>
       </c>
       <c r="B406" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D406" s="1" t="s">
         <v>1228</v>
-      </c>
-[...4 lines deleted...]
-        <v>1230</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1">
-        <v>839</v>
+        <v>849</v>
       </c>
       <c r="B407" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D407" s="1" t="s">
         <v>1231</v>
-      </c>
-[...4 lines deleted...]
-        <v>1233</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1">
-        <v>840</v>
+        <v>850</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1234</v>
+        <v>1232</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1235</v>
+        <v>1233</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1236</v>
+        <v>23</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1">
-        <v>841</v>
+        <v>851</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1238</v>
+        <v>1235</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>23</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1">
-        <v>842</v>
+        <v>852</v>
       </c>
       <c r="B410" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D410" s="1" t="s">
         <v>1239</v>
-      </c>
-[...4 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1">
-        <v>843</v>
+        <v>853</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1243</v>
+        <v>752</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1244</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1245</v>
+        <v>1242</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1246</v>
+        <v>1243</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>23</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1">
-        <v>846</v>
+        <v>855</v>
       </c>
       <c r="B413" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D413" s="1" t="s">
         <v>1247</v>
-      </c>
-[...4 lines deleted...]
-        <v>1249</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="B414" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D414" s="1" t="s">
         <v>1250</v>
-      </c>
-[...4 lines deleted...]
-        <v>1252</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1">
-        <v>849</v>
+        <v>858</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1253</v>
+        <v>1251</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1254</v>
+        <v>1252</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1255</v>
+        <v>23</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1">
-        <v>850</v>
+        <v>859</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1256</v>
+        <v>1253</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1257</v>
+        <v>1254</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>23</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1">
-        <v>851</v>
+        <v>860</v>
       </c>
       <c r="B417" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D417" s="1" t="s">
         <v>1258</v>
-      </c>
-[...4 lines deleted...]
-        <v>1260</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1">
-        <v>852</v>
+        <v>861</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1261</v>
+        <v>1259</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1262</v>
+        <v>1260</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1263</v>
+        <v>23</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1">
-        <v>853</v>
+        <v>863</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1264</v>
+        <v>1261</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>764</v>
+        <v>1262</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1265</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1">
-        <v>854</v>
+        <v>864</v>
       </c>
       <c r="B420" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D420" s="1" t="s">
         <v>1266</v>
-      </c>
-[...4 lines deleted...]
-        <v>1268</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1">
-        <v>855</v>
+        <v>865</v>
       </c>
       <c r="B421" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D421" s="1" t="s">
         <v>1269</v>
-      </c>
-[...4 lines deleted...]
-        <v>1271</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1">
-        <v>856</v>
+        <v>866</v>
       </c>
       <c r="B422" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D422" s="1" t="s">
         <v>1272</v>
-      </c>
-[...4 lines deleted...]
-        <v>1274</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1">
-        <v>858</v>
+        <v>867</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1275</v>
+        <v>1273</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1276</v>
+        <v>1274</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1">
-        <v>859</v>
+        <v>869</v>
       </c>
       <c r="B424" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D424" s="1" t="s">
         <v>1277</v>
-      </c>
-[...4 lines deleted...]
-        <v>1279</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1">
-        <v>860</v>
+        <v>870</v>
       </c>
       <c r="B425" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D425" s="1" t="s">
         <v>1280</v>
-      </c>
-[...4 lines deleted...]
-        <v>1282</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1">
-        <v>861</v>
+        <v>871</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1283</v>
+        <v>1281</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1284</v>
+        <v>1282</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1">
-        <v>863</v>
+        <v>872</v>
       </c>
       <c r="B427" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D427" s="1" t="s">
         <v>1285</v>
-      </c>
-[...4 lines deleted...]
-        <v>1287</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1">
-        <v>864</v>
+        <v>873</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1288</v>
+        <v>1286</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1289</v>
+        <v>1287</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1290</v>
+        <v>23</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1">
-        <v>865</v>
+        <v>874</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1291</v>
+        <v>1288</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1292</v>
+        <v>1289</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1293</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1">
-        <v>866</v>
+        <v>875</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1294</v>
+        <v>1291</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1295</v>
+        <v>1292</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1296</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1">
-        <v>867</v>
+        <v>876</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1297</v>
+        <v>1294</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1298</v>
+        <v>1295</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>23</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1">
-        <v>869</v>
+        <v>878</v>
       </c>
       <c r="B432" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D432" s="1" t="s">
         <v>1299</v>
-      </c>
-[...4 lines deleted...]
-        <v>1301</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1">
-        <v>870</v>
+        <v>879</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1302</v>
+        <v>1300</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1303</v>
+        <v>1301</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1304</v>
+        <v>23</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1">
-        <v>871</v>
+        <v>880</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1305</v>
+        <v>1302</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1306</v>
+        <v>961</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>23</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1">
-        <v>872</v>
+        <v>881</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1307</v>
+        <v>1304</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1308</v>
+        <v>1305</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1309</v>
+        <v>23</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1311</v>
+        <v>752</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1">
-        <v>874</v>
+        <v>884</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1312</v>
+        <v>1307</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1313</v>
+        <v>1308</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1314</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1">
-        <v>875</v>
+        <v>885</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1315</v>
+        <v>1310</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1316</v>
+        <v>1311</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1317</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1">
-        <v>876</v>
+        <v>886</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1318</v>
+        <v>1313</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1319</v>
+        <v>1314</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1320</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1321</v>
+        <v>1316</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1322</v>
+        <v>1317</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1323</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1">
-        <v>879</v>
+        <v>889</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1324</v>
+        <v>1319</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1325</v>
+        <v>1320</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1">
-        <v>880</v>
+        <v>890</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1326</v>
+        <v>1321</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>973</v>
+        <v>1322</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1327</v>
+        <v>23</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1">
-        <v>881</v>
+        <v>891</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1328</v>
+        <v>1323</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1329</v>
+        <v>1324</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>23</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1">
-        <v>882</v>
+        <v>892</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1330</v>
+        <v>1326</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>764</v>
+        <v>1327</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>23</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1">
-        <v>884</v>
+        <v>893</v>
       </c>
       <c r="B445" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D445" s="1" t="s">
         <v>1331</v>
-      </c>
-[...4 lines deleted...]
-        <v>1333</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1">
-        <v>885</v>
+        <v>895</v>
       </c>
       <c r="B446" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D446" s="1" t="s">
         <v>1334</v>
-      </c>
-[...4 lines deleted...]
-        <v>1336</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1">
-        <v>886</v>
+        <v>896</v>
       </c>
       <c r="B447" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D447" s="1" t="s">
         <v>1337</v>
-      </c>
-[...4 lines deleted...]
-        <v>1339</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1">
-        <v>887</v>
+        <v>897</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1340</v>
+        <v>1338</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1341</v>
+        <v>1339</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1342</v>
+        <v>23</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1">
-        <v>889</v>
+        <v>899</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1343</v>
+        <v>1340</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1344</v>
+        <v>1341</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>23</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1">
-        <v>890</v>
+        <v>900</v>
       </c>
       <c r="B450" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D450" s="1" t="s">
         <v>1345</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1">
-        <v>891</v>
+        <v>901</v>
       </c>
       <c r="B451" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C451" s="1" t="s">
         <v>1347</v>
       </c>
-      <c r="C451" s="1" t="s">
+      <c r="D451" s="1" t="s">
         <v>1348</v>
-      </c>
-[...1 lines deleted...]
-        <v>1349</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1">
-        <v>892</v>
+        <v>902</v>
       </c>
       <c r="B452" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C452" s="1" t="s">
         <v>1350</v>
       </c>
-      <c r="C452" s="1" t="s">
+      <c r="D452" s="1" t="s">
         <v>1351</v>
-      </c>
-[...1 lines deleted...]
-        <v>1352</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1">
-        <v>893</v>
+        <v>903</v>
       </c>
       <c r="B453" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C453" s="1" t="s">
         <v>1353</v>
       </c>
-      <c r="C453" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D453" s="1" t="s">
-        <v>1355</v>
+        <v>23</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1">
-        <v>895</v>
+        <v>904</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1356</v>
+        <v>1354</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>1357</v>
+        <v>1355</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>1358</v>
+        <v>23</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1">
-        <v>896</v>
+        <v>905</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1359</v>
+        <v>1356</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>1360</v>
+        <v>1357</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>1361</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="1">
-        <v>897</v>
+        <v>906</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>1362</v>
+        <v>1359</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>1363</v>
+        <v>1360</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>23</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="1">
-        <v>899</v>
+        <v>907</v>
       </c>
       <c r="B457" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D457" s="1" t="s">
         <v>1364</v>
-      </c>
-[...4 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="1">
-        <v>900</v>
+        <v>909</v>
       </c>
       <c r="B458" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D458" s="1" t="s">
         <v>1367</v>
-      </c>
-[...4 lines deleted...]
-        <v>1369</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="1">
-        <v>901</v>
+        <v>910</v>
       </c>
       <c r="B459" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D459" s="1" t="s">
         <v>1370</v>
-      </c>
-[...4 lines deleted...]
-        <v>1372</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="1">
-        <v>902</v>
+        <v>911</v>
       </c>
       <c r="B460" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D460" s="1" t="s">
         <v>1373</v>
-      </c>
-[...4 lines deleted...]
-        <v>1375</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="1">
-        <v>903</v>
+        <v>913</v>
       </c>
       <c r="B461" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D461" s="1" t="s">
         <v>1376</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="1">
-        <v>904</v>
+        <v>915</v>
       </c>
       <c r="B462" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D462" s="1" t="s">
         <v>1378</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="1">
-        <v>905</v>
+        <v>916</v>
       </c>
       <c r="B463" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C463" s="1" t="s">
         <v>1380</v>
       </c>
-      <c r="C463" s="1" t="s">
+      <c r="D463" s="1" t="s">
         <v>1381</v>
-      </c>
-[...1 lines deleted...]
-        <v>1382</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">