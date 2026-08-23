--- v0 (2026-07-09)
+++ v1 (2026-08-23)
@@ -71,52 +71,52 @@
   <si>
     <t>27.10.2022</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>367026, Республика Дагестан, г. Махачкала, ул. Абдулхакима Исмаилова, д. 78а, кв. 14</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (932) 6666605</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Абсаламов Байсолтан Расулович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-И № 0353/061/25. Сумма, руб 1500000
-Действует с: 16.08.2025 по: 15.08.2026
+    <t>Номер полиса: СРО-И № 0360/061/26. Сумма, руб 1500000
+Действует с: 16.08.2026 по: 15.08.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2025 Август Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>