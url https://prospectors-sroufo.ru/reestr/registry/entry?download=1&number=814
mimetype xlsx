--- v0 (2026-05-24)
+++ v1 (2026-08-23)
@@ -71,72 +71,73 @@
   <si>
     <t>11.03.2024</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>357501, Ставропольский край, г. Пятигорск, пл. Ленина, д. 4</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (928) 2224155</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Королев Виталий Сергеевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: 25472D4002186. Сумма, руб 1500000
-Действует с: 24.07.2025 по: 23.07.2026
+    <t>Номер полиса: 26472D4001639. Сумма, руб 1500000
+Действует с: 24.07.2026 по: 23.07.2027
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2025 Июль Плановая проверка Соответствует требованиям Не применялись</t>
+    <t>2025 Июль Плановая проверка Соответствует требованиям Не применялись
+2026 Июль Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АРХИТЕКТУРНО-ПЛАНИРОВОЧНОЕ БЮРО" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.