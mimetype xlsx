--- v0 (2026-06-15)
+++ v1 (2026-08-23)
@@ -103,51 +103,51 @@
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2025 Январь Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2026 Январь Плановая проверка Соответствует требованиям Не применялись
 2026 Март  Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Рем Строй Монтаж" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
-В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
+В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Общество с ограниченной ответственностью "Рем Строй Монтаж" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>