--- v0 (2026-05-24)
+++ v1 (2026-08-23)
@@ -71,76 +71,77 @@
   <si>
     <t>05.07.2023</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>634040, Томская область, г. Томск, ул. Лазарева, д. 5, кв. 57</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (903) 9546128</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Полухин Павел Анатольевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-И № 0264/061/25. Сумма, руб 15000000
-Действует с: 25.07.2025 по: 24.07.2026
+    <t>Номер полиса: СРО-И № 0274/061/26. Сумма, руб 15000000
+Действует с: 25.07.2026 по: 24.07.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2024 Март  Соответствует требованиям Не применялись
 2024 Июль Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Июль Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Июль Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мостовые Технологии" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Общество с ограниченной ответственностью "Мостовые Технологии" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.