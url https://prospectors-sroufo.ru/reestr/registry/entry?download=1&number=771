--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -71,51 +71,51 @@
   <si>
     <t>01.06.2022</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>361420, Кабардино-Балкарская Республика, Чегемский район, с. Шалушка, пер. Кучменовой С.К., д. 3В</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (928) 9166443</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Ораков Альберт Борисович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-СРО-И № 0154/061/25-26. Сумма, руб 1500000
+    <t>Номер полиса: СРО-И № 0162/061/26. Сумма, руб 1500000
 Действует с: 18.04.2026 по: 17.04.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2024 Апрель Плановая проверка Соответствует требованиям Не применялись
 2025 Апрель Плановая проверка Соответствует требованиям Не применялись
 2026 Апрель Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>