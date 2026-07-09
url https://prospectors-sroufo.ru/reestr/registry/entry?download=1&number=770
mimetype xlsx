--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -71,51 +71,51 @@
   <si>
     <t>08.06.2015</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>129090, г. Москва, вн.тер.г. муниципальный округ Мещанский, ул. Щепкина, д. 28, этаж/помещ. 4/I, комн. 18</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (863) 2199827</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Акопян Норайр Григорьевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-СРО-И № 0185/061/25-26. Сумма, руб 1500000
+    <t>Номер полиса: СРО-И № 0201/061/26. Сумма, руб 1500000
 Действует с: 13.05.2026 по: 12.05.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2024 Март  Соответствует требованиям Не применялись
 2024 Апрель Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Апрель Плановая проверка Соответствует требованиям Не применялись
 2026 Март  Соответствует требованиям Не применялись