--- v0 (2026-05-25)
+++ v1 (2026-08-23)
@@ -71,75 +71,75 @@
   <si>
     <t>17.06.1994</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>357625, Ставропольский край, г. Ессентуки, ул. Пятигорская, д. 121</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (87934) 23106</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Кузнецов Сергей Владимирович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-25472D4001557-26. Сумма, руб 5000000
+    <t>Номер полиса: 26472D4000902. Сумма, руб 5000000
 Действует с: 01.04.2026 по: 31.03.2027
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
-    <t>2023 Апрель Плановая проверка Соответствует требованиям Не применялись
-[...2 lines deleted...]
-2026 Апрель Плановая проверка Соответствует требованиям Не применялись</t>
+    <t>2023 April Плановая проверка Соответствует требованиям Не применялись
+2024 April Плановая проверка Соответствует требованиям Не применялись
+2025 April Плановая проверка Соответствует требованиям Не применялись
+2026 April Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Федеральное государственное унитарное предприятие "Северо-Кавказское строительное управление" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.