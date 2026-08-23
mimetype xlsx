--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -59,51 +59,51 @@
   <si>
     <t>6163220116</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
     <t>1206100022523</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>02.07.2020</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>344006, Ростовская область, г. Ростов-на-Дону, пр-кт Соколова, д. 31/118, офис 14-1</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
-    <t>Директор Лунева Ирина Анатольевна</t>
+    <t>Директор Шевцов Алексей Алексеевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: АС-АС-АС-22010D4001118-23-24-25. Сумма, руб 1000000
 Действует с: 21.10.2025 по: 20.10.2026
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>