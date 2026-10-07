--- v1 (2026-08-23)
+++ v2 (2026-10-07)
@@ -67,58 +67,58 @@
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>02.07.2020</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>344006, Ростовская область, г. Ростов-на-Дону, пр-кт Соколова, д. 31/118, офис 14-1</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Шевцов Алексей Алексеевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: АС-АС-АС-22010D4001118-23-24-25. Сумма, руб 1000000
 Действует с: 21.10.2025 по: 20.10.2026
-ООО БСД (Северо-Западный филиал)
-[...4 lines deleted...]
-Телефоны: +7 (901) 1069922, 8 (863) 2192964
+ ВСК
+Открытое страховое акционерное общество "ВСК"
+ИНН 7710026574ОГРН 1027700186062
+Лицензия С № 0621 77 от 19.01.2011
+Адрес: 121552, г. Москва, ул. Островная, д. 4
+Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
-Сайт: bihouse.ru</t>
+Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2022 Март  Соответствует требованиям Не применялись
 2022 Октябрь Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Октябрь Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Октябрь Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Октябрь Плановая проверка Соответствует требованиям Не применялись
 2026 Март  Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
@@ -129,53 +129,51 @@
 Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Общество с ограниченной ответственностью "ДОРИС" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 0
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">