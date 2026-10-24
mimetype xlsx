--- v0 (2026-06-24)
+++ v1 (2026-10-24)
@@ -53,51 +53,51 @@
   <si>
     <t>23.12.2019</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>6150032997</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
     <t>1026102234509</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>31.12.2002</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
-    <t>346400, Ростовская область, г. Новочеркасск, ул. Крупской, д. 76</t>
+    <t>346428, Ростовская область, г. Новочеркасск, ул. Энгельса, д. 30</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>+7 (909) 4294507, +7 (909) 4294508</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>www.spupr.ru</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Субботин Анатолий Иванович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: СРО-И № 0237/061/26. Сумма, руб 5000000
 Действует с: 23.06.2026 по: 22.06.2027
@@ -144,53 +144,58 @@
 Второй уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает пятьдесят миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 150000 рублей
 Общество с ограниченной ответственностью "Строительно-производственное управление" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров.
 Второй уровень ответственности по обязательствам по договорам подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает пятьдесят миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 350000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 3
+Специалист: Субботин Анатолий Иванович Идентификатор НРС: П-048769
+Специалист: Скибина Галина Петровна Идентификатор НРС: П-049149
+Специалист: Субботина Галина Васильевна Идентификатор НРС: И-136943
+Работники, указанные в минимальных требованиях к членам СРО, выполняющим инженерные изыскания, осуществляющим подготовку проектной документации особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч.1 ст. 48.1 ГрК РФ: 3
+Специалист: Субботин Анатолий Иванович Идентификатор НРС: П-048769
+Специалист: Скибина Галина Петровна Идентификатор НРС: П-049149
+Специалист: Субботина Галина Васильевна Идентификатор НРС: И-136943
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">