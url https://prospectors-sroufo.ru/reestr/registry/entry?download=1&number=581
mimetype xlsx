--- v0 (2026-06-25)
+++ v1 (2026-08-23)
@@ -71,52 +71,52 @@
   <si>
     <t>09.12.2011</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>450112, Республика Башкортостан, г. Уфа, ул. Максима Горького, д. 83, помещ. 304</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (347) 2981875, 8 (347) 2242032, 8 (347) 2608815, 8 (347) 2164063</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Волков Валерий Викторович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: № 2725 GL 0337 E. Сумма, руб 3000000
-Действует с: 19.08.2025 по: 18.08.2026
+    <t>Номер полиса: № 2726 GL 0302Е. Сумма, руб 3000000
+Действует с: 19.08.2026 по: 18.08.2027
 ОАО СОГАЗ
 Открытое акционерное общество "Страховое общество газовой промышленности"
 ИНН 7736035485ОГРН 1027739820921
 Лицензия С № 1208 77 от 16.06.2011
 Адрес: 142770, Московская область, Ленинский район, пос. Газопровод, Бизнес-Центр
 Телефоны: 8 (495) 234-44-24, 8 (863) 210-2000, 210-2006 
 Электронная почта: 
 Сайт: http://www.sogaz.ru/</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2020 Август Плановая проверка Соответствует требованиям Не применялись
 2021 Август Плановая проверка Соответствует требованиям Не применялись
 2022 Август Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Август Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись