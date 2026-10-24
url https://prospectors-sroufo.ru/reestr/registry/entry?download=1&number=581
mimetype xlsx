--- v1 (2026-08-23)
+++ v2 (2026-10-24)
@@ -101,88 +101,96 @@
 Лицензия С № 1208 77 от 16.06.2011
 Адрес: 142770, Московская область, Ленинский район, пос. Газопровод, Бизнес-Центр
 Телефоны: 8 (495) 234-44-24, 8 (863) 210-2000, 210-2006 
 Электронная почта: 
 Сайт: http://www.sogaz.ru/</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2020 Август Плановая проверка Соответствует требованиям Не применялись
 2021 Август Плановая проверка Соответствует требованиям Не применялись
 2022 Август Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Август Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Август Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Август Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Август Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ЭКСПЕРТСЕРВИСПРОЕКТ" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Общество с ограниченной ответственностью "ЭКСПЕРТСЕРВИСПРОЕКТ" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 4
+Специалист: Волков Валерий Викторович Идентификатор НРС: П-078058
+Специалист: Шишкина Елена Анваровна Идентификатор НРС: П-009353
+Специалист: Кашафутдинова Лилия Раисовна Идентификатор НРС: П-079470
+Специалист: Сергеевич Гузель Ураловна Идентификатор НРС: И-171322
+Работники, указанные в минимальных требованиях к членам СРО, выполняющим инженерные изыскания, осуществляющим подготовку проектной документации особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч.1 ст. 48.1 ГрК РФ: 4
+Специалист: Шишкина Елена Анваровна Идентификатор НРС: П-009353
+Специалист: Волков Валерий Викторович Идентификатор НРС: П-078058
+Специалист: Кашафутдинова Лилия Раисовна Идентификатор НРС: П-079470
+Специалист: Сергеевич Гузель Ураловна Идентификатор НРС: И-171322
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">