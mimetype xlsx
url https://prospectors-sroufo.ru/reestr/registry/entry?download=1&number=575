--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -71,84 +71,85 @@
   <si>
     <t>18.11.2002</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>357524, Ставропольский край, г. Пятигорск, ул. Первая Бульварная, д. 10, помещ. 115</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (8793) 324421, 8 (8793) 324481</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Салогуб Андрей Викторович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: 25472D4002185. Сумма, руб 1500000
-Действует с: 16.07.2025 по: 15.07.2026
+    <t>Номер полиса: 26472D4001364. Сумма, руб 1500000
+Действует с: 16.07.2026 по: 15.07.2027
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2020 Март  Соответствует требованиям Не применялись
 2020 Июль Плановая проверка Соответствует требованиям Не применялись
 2021 Март  Соответствует требованиям Не применялись
 2021 Июль Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Июль Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Июль Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Июль Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Июль Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Июль Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТОЗИС" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Да
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Общество с ограниченной ответственностью "ТОЗИС" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.