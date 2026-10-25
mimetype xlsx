--- v1 (2026-08-23)
+++ v2 (2026-10-25)
@@ -140,53 +140,56 @@
 Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Общество с ограниченной ответственностью "ТОЗИС" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 2
+Специалист: Коновалова Валентина Петровна Идентификатор НРС: П-093445
+Специалист: Петухова Наталья Петровна Идентификатор НРС: П-095522
+Работники, указанные в минимальных требованиях к членам СРО, выполняющим инженерные изыскания, осуществляющим подготовку проектной документации особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии, указанных в подпунктах «а» и «б» п. 1 ч.1 ст. 48.1 ГрК РФ: 2
+Специалист: Коновалова Валентина Петровна Идентификатор НРС: П-093445
+Специалист: Петухова Наталья Петровна Идентификатор НРС: П-095522
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">