--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -77,52 +77,52 @@
   <si>
     <t>344022, Ростовская область, г. Ростов-на-Дону, пр-кт Кировский, д. 40, корп. А</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (863) 2036161 доб. 1434, 1347, 8 (863) 2637360</t>
   </si>
   <si>
     <t>Веб-сайт</t>
   </si>
   <si>
     <t>rostovoblgaz.ru</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Ревенко Владимир Юрьевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: АС-АС-АС-2322 GL 0029-23-24-25. Сумма, руб 5000000
-Действует с: 01.07.2025 по: 30.06.2026
+    <t>Номер полиса: АС-АС-АС-АС-2322 GL 0029-23-24-25-26. Сумма, руб 5000000
+Действует с: 01.07.2026 по: 30.06.2027
 ОАО СОГАЗ
 Открытое акционерное общество "Страховое общество газовой промышленности"
 ИНН 7736035485ОГРН 1027739820921
 Лицензия С № 1208 77 от 16.06.2011
 Адрес: 142770, Московская область, Ленинский район, пос. Газопровод, Бизнес-Центр
 Телефоны: 8 (495) 234-44-24, 8 (863) 210-2000, 210-2006 
 Электронная почта: 
 Сайт: http://www.sogaz.ru/</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2019 Март Плановая проверка Соответствует требованиям Не применялись
 2019 Март  Соответствует требованиям Не применялись
 2020 Март Плановая проверка Соответствует требованиям Не применялись
 2020 Март  Соответствует требованиям Не применялись
 2021 Март Плановая проверка Соответствует требованиям Не применялись
 2021 Март  Соответствует требованиям Не применялись