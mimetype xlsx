--- v1 (2026-08-23)
+++ v2 (2026-10-07)
@@ -148,53 +148,51 @@
 Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Публичное акционерное общество "Газпром газораспределение Ростов-на-Дону" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 0
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">