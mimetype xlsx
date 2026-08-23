--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -71,52 +71,52 @@
   <si>
     <t>20.04.2007</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>355029, Ставропольский край, г. Ставрополь, ул. Ленина, д. 482/1</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (8652) 563278</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Колесников Вадим Иванович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: 25470D4002488. Сумма, руб 1500000
-Действует с: 01.07.2025 по: 30.06.2026
+    <t>Номер полиса: АС-25470D4002488-26. Сумма, руб 1500000
+Действует с: 01.07.2026 по: 30.06.2027
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2017 Февраль Плановая проверка Соответствует требованиям Не применялись
 2018 Февраль Плановая проверка Соответствует требованиям Не применялись
 2019 Февраль Плановая проверка Соответствует требованиям Не применялись
 2020 Февраль Плановая проверка Соответствует требованиям Не применялись
 2021 Февраль Плановая проверка Соответствует требованиям Не применялись
 2021 Март  Соответствует требованиям Не применялись