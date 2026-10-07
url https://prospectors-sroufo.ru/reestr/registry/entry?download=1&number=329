--- v1 (2026-08-23)
+++ v2 (2026-10-07)
@@ -135,53 +135,53 @@
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 2
+Специалист: Пономаренко Галина Анатольевна Идентификатор НРС: И-005128
+Специалист: Колесников Вадим Иванович Идентификатор НРС: И-005129
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">