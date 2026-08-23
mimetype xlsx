--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -71,90 +71,91 @@
   <si>
     <t>06.08.2012</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>450015, Республика Башкортостан, г. Уфа, ул. Карла Маркса, д. 37</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (347) 2917333, 8 (347) 2163138, 8 (347) 2916333</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Генеральный директор Хакимов Азат Миннисламович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: 2725GL0268. Сумма, руб 1250000
-Действует с: 24.06.2025 по: 23.06.2026
+    <t>Номер полиса: АС-2725GL0268-26. Сумма, руб 1250000
+Действует с: 24.06.2026 по: 23.06.2027
 ОАО СОГАЗ
 Открытое акционерное общество "Страховое общество газовой промышленности"
 ИНН 7736035485ОГРН 1027739820921
 Лицензия С № 1208 77 от 16.06.2011
 Адрес: 142770, Московская область, Ленинский район, пос. Газопровод, Бизнес-Центр
 Телефоны: 8 (495) 234-44-24, 8 (863) 210-2000, 210-2006 
 Электронная почта: 
 Сайт: http://www.sogaz.ru/</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Август Плановая проверка Соответствует требованиям Не применялись
 2017 Июнь Плановая проверка Соответствует требованиям Не применялись
 2018 Март  Соответствует требованиям Не применялись
 2018 Июнь Плановая проверка Соответствует требованиям Не применялись
 2019 Март  Соответствует требованиям Не применялись
 2019 Июнь Плановая проверка Соответствует требованиям Не применялись
 2020 Март  Соответствует требованиям Не применялись
 2020 Июнь Плановая проверка Соответствует требованиям Не применялись
 2021 Март  Соответствует требованиям Не применялись
 2021 Июнь Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Июнь Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Июнь Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Июнь Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Июнь Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Июнь Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ВИЗИР" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Общество с ограниченной ответственностью "ВИЗИР" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.