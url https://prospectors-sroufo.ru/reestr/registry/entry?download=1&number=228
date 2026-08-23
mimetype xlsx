--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -112,51 +112,53 @@
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Апрель Плановая проверка Соответствует требованиям Не применялись
 2017 Апрель Плановая проверка Соответствует требованиям Не применялись
 2018 Апрель Плановая проверка Соответствует требованиям Не применялись
 2019 Апрель Плановая проверка Соответствует требованиям Не применялись
 2020 Апрель Плановая проверка Соответствует требованиям Не применялись
 2021 Апрель Плановая проверка Соответствует требованиям Не применялись
 2022 Апрель Плановая проверка Соответствует требованиям Не применялись
 2023 Апрель Плановая проверка Соответствует требованиям Не применялись
 2024 Апрель Плановая проверка Соответствует требованиям Не применялись
 2025 Апрель Плановая проверка Соответствует требованиям Не применялись
 2026 Апрель Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Центр развития бизнеса" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
-Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей</t>
+Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
+Общество с ограниченной ответственностью "Центр развития бизнеса" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров.
+Первый уровень ответственности по обязательствам по договорам подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 250000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
 Количество специалистов по особо опасным и уникальным объектам по месту основной работы: Нет данных для отображения.
 Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.