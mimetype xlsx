--- v0 (2026-06-24)
+++ v1 (2026-06-24)
@@ -1,54 +1,536 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+</file>
+
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+  <si>
+    <t>Общество с ограниченной ответственностью "Проектная компания"</t>
+  </si>
+  <si>
+    <t>ООО "ПК"</t>
+  </si>
+  <si>
+    <t>Реестровый номер</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>Дата регистрации в реестре</t>
+  </si>
+  <si>
+    <t>17.10.2011</t>
+  </si>
+  <si>
+    <t>ИНН</t>
+  </si>
+  <si>
+    <t>2314019126</t>
+  </si>
+  <si>
+    <t>ОГРН</t>
+  </si>
+  <si>
+    <t>1062314009010</t>
+  </si>
+  <si>
+    <t>Дата государственной регистрации</t>
+  </si>
+  <si>
+    <t>14.02.2007</t>
+  </si>
+  <si>
+    <t>Место нахождения юридического лица</t>
+  </si>
+  <si>
+    <t>352540, Краснодарский край, Лабинский район, ст-ца Владимирская, пер. Советский, д. 16</t>
+  </si>
+  <si>
+    <t>Телефоны</t>
+  </si>
+  <si>
+    <t>8 (86169) 32234</t>
+  </si>
+  <si>
+    <t>Руководитель</t>
+  </si>
+  <si>
+    <t>Директор Пойда Александр Геннадьевич</t>
+  </si>
+  <si>
+    <t>Страхование</t>
+  </si>
+  <si>
+    <t>Номер полиса: СРО-И № 0431/061/25. Сумма, руб 1500000
+Действует с: 08.10.2025 по: 07.10.2026
+ООО БСД (Северо-Западный филиал)
+Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
+ИНН 7734249643ОГРН 1027734002383
+Лицензия СИ № 3799 от 31.12.2014
+Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
+Телефоны: +7 (901) 1069922, 8 (863) 2192964
+Электронная почта: 
+Сайт: bihouse.ru</t>
+  </si>
+  <si>
+    <t>Сведения о соответствии условиям членства</t>
+  </si>
+  <si>
+    <t>соответствует</t>
+  </si>
+  <si>
+    <t>Сведения о результатах проведенных СРО проверок</t>
+  </si>
+  <si>
+    <t>2016 Март Плановая проверка Соответствует требованиям Не применялись
+2017 Март Плановая проверка Соответствует требованиям Не применялись
+2018 Март Плановая проверка Соответствует требованиям Не применялись
+2019 Март  Соответствует требованиям Не применялись
+2019 Апрель Плановая проверка Соответствует требованиям Не применялись
+2020 Март  Соответствует требованиям Не применялись
+2020 Апрель Плановая проверка Соответствует требованиям Не применялись
+2021 Март  Соответствует требованиям Не применялись
+2021 Апрель Плановая проверка Соответствует требованиям Не применялись
+2022 Март  Соответствует требованиям Не применялись
+2022 Апрель Плановая проверка Соответствует требованиям Не применялись
+2023 Март  Соответствует требованиям Не применялись
+2023 Апрель Плановая проверка Соответствует требованиям Не применялись
+2024 Март  Соответствует требованиям Не применялись
+2024 Апрель Плановая проверка Соответствует требованиям Не применялись
+2025 Март  Соответствует требованиям Не применялись
+2025 Апрель Плановая проверка Соответствует требованиям Не применялись
+2026 Март  Соответствует требованиям Не применялись
+2026 Апрель Плановая проверка Соответствует требованиям Не применялись</t>
+  </si>
+  <si>
+    <t>Сведения о наличии права</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Проектная компания" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий:
+В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
+В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
+В отношении объектов использования атомной энергии: Нет
+Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
+Общество с ограниченной ответственностью "Проектная компания" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров.
+Первый уровень ответственности по обязательствам по договорам подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 150000 рублей</t>
+  </si>
+  <si>
+    <t>Договоры (Обязательства) члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Договоры ВВ
+Количество заключенных договоров: Нет данных для отображения.
+Общий размер обязательств по заключенным договорам: Нет данных для отображения.
+Фактический максимальный размер обязательств по договору: Нет данных для отображения.
+Количество исполненных договоров: Нет данных для отображения.
+Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+Договоры ОДО
+Количество заключенных договоров: Нет данных для отображения.
+Общий размер обязательств по заключенным договорам: Нет данных для отображения.
+Количество исполненных договоров: Нет данных для отображения.
+Общий размер обязательств по исполненным договорам: Нет данных для отображения.
+</t>
+  </si>
+  <si>
+    <t>Специалисты члена СРО:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
+Количество специалистов по особо опасным и уникальным объектам по месту основной работы: Нет данных для отображения.
+Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="1">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="1">
+    <border/>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="2">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
+</file>
+
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
@@ -175,25 +657,68 @@
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Worksheet</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Microsoft Corporation</Company>
+  <Manager/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Unknown Creator</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title>Untitled Spreadsheet</dc:title>
+  <dc:description/>
+  <dc:subject/>
+  <cp:keywords/>
+  <cp:category/>
+</cp:coreProperties>
+</file>