--- v1 (2026-06-24)
+++ v2 (2026-10-07)
@@ -71,52 +71,52 @@
   <si>
     <t>14.02.2007</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>352540, Краснодарский край, Лабинский район, ст-ца Владимирская, пер. Советский, д. 16</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (86169) 32234</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
     <t>Директор Пойда Александр Геннадьевич</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
-    <t>Номер полиса: СРО-И № 0431/061/25. Сумма, руб 1500000
-Действует с: 08.10.2025 по: 07.10.2026
+    <t>Номер полиса: СРО-И № 0450/061/26. Сумма, руб 1500000
+Действует с: 08.10.2026 по: 07.10.2027
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Март Плановая проверка Соответствует требованиям Не применялись
 2017 Март Плановая проверка Соответствует требованиям Не применялись
 2018 Март Плановая проверка Соответствует требованиям Не применялись
 2019 Март  Соответствует требованиям Не применялись
 2019 Апрель Плановая проверка Соответствует требованиям Не применялись
 2020 Март  Соответствует требованиям Не применялись
@@ -145,53 +145,54 @@
 Первый уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 50000 рублей
 Общество с ограниченной ответственностью "Проектная компания" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров.
 Первый уровень ответственности по обязательствам по договорам подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает двадцать пять миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 150000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 </t>
   </si>
   <si>
     <t>Специалисты члена СРО:</t>
   </si>
   <si>
-    <t xml:space="preserve">Количество специалистов НРС по месту основной работы: Нет данных для отображения.
-[...1 lines deleted...]
-Количество специалистов иных профессий по месту основной работы: Нет данных для отображения.
+    <t xml:space="preserve">Специалисты в области инженерных изысканий и архитектурно-строительного проектирования, предусмотренные в соответствии с п.2 части 6 ст. 55.5 ГрК РФ (специалисты по основному месту работы): 3
+Специалист: Пойда Александр Геннадьевич Идентификатор НРС: П-037255
+Специалист: Пойда Юлия Николаевна Идентификатор НРС: И-117489
+Специалист: Бочарова Екатерина Сергеевна Идентификатор НРС: ПИ-037506
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">