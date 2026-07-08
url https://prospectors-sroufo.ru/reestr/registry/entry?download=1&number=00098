--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -110,51 +110,52 @@
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>
   <si>
     <t>2016 Май Плановая проверка Соответствует требованиям Не применялись
 2017 Май Плановая проверка Соответствует требованиям Не применялись
 2018 Март  Соответствует требованиям Не применялись
 2018 Май Плановая проверка Соответствует требованиям Не применялись
 2019 Март  Соответствует требованиям Не применялись
 2019 Май Плановая проверка Соответствует требованиям Не применялись
 2020 Март  Соответствует требованиям Не применялись
 2020 Май Плановая проверка Соответствует требованиям Не применялись
 2021 Март  Соответствует требованиям Не применялись
 2021 Май Плановая проверка Соответствует требованиям Не применялись
 2022 Март  Соответствует требованиям Не применялись
 2022 Май Плановая проверка Соответствует требованиям Не применялись
 2023 Март  Соответствует требованиям Не применялись
 2023 Май Плановая проверка Соответствует требованиям Не применялись
 2024 Март  Соответствует требованиям Не применялись
 2024 Май Плановая проверка Соответствует требованиям Не применялись
 2025 Март  Соответствует требованиям Не применялись
 2025 Май Плановая проверка Соответствует требованиям Не применялись
-2026 Март  Соответствует требованиям Не применялись</t>
+2026 Март  Соответствует требованиям Не применялись
+2026 Май Плановая проверка Соответствует требованиям Не применялись</t>
   </si>
   <si>
     <t>Сведения о наличии права</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Проектный институт "Миндорстройпроект" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий:
 В отношении объектов капитального строительства (кроме особо опасных, технически сложных и уникальных объектов, объектов использования атомной энергии): Да
 В отношении особо опасных, технически сложных и уникальных объектов капитального строительства (кроме объектов использования атомной энергии): Нет
 В отношении объектов использования атомной энергии: Нет
 Второй уровень ответственности по обязательствам по договору подряда на выполнение инженерных изысканий, стоимость которых по одному договору подряда не превышает пятьдесят миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд возмещения вреда в размере 150000 рублей
 Общество с ограниченной ответственностью "Проектный институт "Миндорстройпроект" имеет право выполнять инженерные изыскания по договору подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров.
 Второй уровень ответственности по обязательствам по договорам подряда на выполнение инженерных изысканий, заключаемым с использованием конкурентных способов заключения договоров, предельный размер которых по таким договорам не превышает пятьдесят миллионов рублей, в соответствии с которым указанным членом внесен взнос в компенсационный фонд обеспечения договорных обязательств в размере 350000 рублей</t>
   </si>
   <si>
     <t>Договоры (Обязательства) члена СРО:</t>
   </si>
   <si>
     <t xml:space="preserve">Договоры ВВ
 Количество заключенных договоров: Нет данных для отображения.
 Общий размер обязательств по заключенным договорам: Нет данных для отображения.
 Фактический максимальный размер обязательств по договору: Нет данных для отображения.
 Количество исполненных договоров: Нет данных для отображения.
 Общий размер обязательств по исполненным договорам: Нет данных для отображения.
 Договоры ОДО
 Количество заключенных договоров: Нет данных для отображения.