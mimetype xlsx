--- v0 (2026-06-11)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1186">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>00001</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ИзысканияРеконструкция"
 ИНН 6163091076
 ОГРН 1086163001682</t>
   </si>
   <si>
     <t>344006, Ростовская область, г. Ростов-на-Дону, пр-кт Ворошиловский, д. 6</t>
   </si>
   <si>
     <t xml:space="preserve">2624220
@@ -1803,50 +1803,62 @@
   <si>
     <t>Индивидуальный предприниматель Шевченко Ольга Дмитриевна
 ИНН 263100779132
 ОГРН 304264825000046</t>
   </si>
   <si>
     <t xml:space="preserve"> Ставропольский край, г. Невинномысск</t>
   </si>
   <si>
     <t xml:space="preserve">(86554) 55177
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Экспертный Центр "НОРМАТИВ"
 ИНН 2320191164
 ОГРН 1112366003672</t>
   </si>
   <si>
     <t>354000, Краснодарский край, г. Сочи, ул. Советская, д. 42/2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8622) 648555
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Спектр-Гео"
+ИНН 0105059234
+ОГРН 1090105001964</t>
+  </si>
+  <si>
+    <t>385002, Республика Адыгея, г. Майкоп, ул. Титова, д. 48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (88772) 552171, +7 (918) 4250925
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Дорпроект"
 ИНН 0711003506
 ОГРН 1020700738541</t>
   </si>
   <si>
     <t>360000, Кабардино-Балкарская Республика, г. Нальчик, пр-кт Ленина, д. 57, офис 4</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8662) 777044
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Холдинговая компания "ИТЕРА"
 ИНН 0514004589
 ОГРН 1030500940360</t>
   </si>
   <si>
     <t>368581, Республика Дагестан, Дахадаевский район, с. Дибгаши, ул. Верхняя, д. 16</t>
   </si>
   <si>
     <t>8 (8722) 620451, 8 (8722) 614933
 htpp://iterahold.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Ника"
@@ -1863,50 +1875,62 @@
   <si>
     <t>Закрытое акционерное общество "Азово-Балтийская водная компания"
 ИНН 7816421574
 ОГРН 1077847550208</t>
   </si>
   <si>
     <t>344019, Ростовская область, г. Ростов-на-Дону, пр-кт Ченцова, д. 1а</t>
   </si>
   <si>
     <t>8 (863) 2832551, 8 (863) 2516910, 8 (863) 2639665, 8 (863) 2632231
 www.rvdk.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Проектный институт "АС-Проект"
 ИНН 0275066944
 ОГРН 1100261000399</t>
   </si>
   <si>
     <t>450015, Республика Башкортостан, г. Уфа, ул. Карла Маркса, д. 37, корп. 3 офис 504</t>
   </si>
   <si>
     <t>8 (347) 2915333, 8 (347) 2916333, 8 (347) 2917333
 www.as-project.ru</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Ростстрой"
+ИНН 6167102970
+ОГРН 1116195004034</t>
+  </si>
+  <si>
+    <t>344025, Ростовская область, г. Ростов-на-Дону, ул. 29-я Линия, д. 6, кв. 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (863) 2767361, 8 (863) 2726803
+</t>
+  </si>
+  <si>
     <t>Государственное бюджетное учреждение "Республиканский градостроительный центр"
 ИНН 0274948527
 ОГРН 1190280048750</t>
   </si>
   <si>
     <t>450077, Республика Башкортостан, г. Уфа, ул. Коммунистическая, д. 59</t>
   </si>
   <si>
     <t xml:space="preserve">8 (347) 2720535, 8 (347) 2737526
 </t>
   </si>
   <si>
     <t>ОТКРЫТОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "ДАГЕСТАНСКОЕ АГРОПРОМЫШЛЕННО-ДОРОЖНО-СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ "ДАГАГРОПРОМДОРСТРОЙ"
 ИНН 0562011508
 ОГРН 1020502625791</t>
   </si>
   <si>
     <t xml:space="preserve">8 671153, 8 (8722) 672200
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АгроТехГоризонт"
 ИНН 3665077707
 ОГРН 1103668013020</t>
   </si>
@@ -3507,50 +3531,58 @@
   <si>
     <t>Общество с ограниченной ответственностью "ЮГ-ПРОЕКТСТРОЙМОНТАЖ"
 ИНН 6164321607
 ОГРН 1146196011807</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, пер. Островского, д. 47</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 5982889, 8 (863) 3089124
 </t>
   </si>
   <si>
     <t>Муниципальное унитарное предприятие города Пятигорска Ставропольского края "Пятигорское хозрасчетное проектно-производственное архитектурно-планировочное бюро"
 ИНН 2632010617
 ОГРН 1022601611746</t>
   </si>
   <si>
     <t>357500, Ставропольский край, г. Пятигорск, пл. Ленина, д. 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8793) 336187
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Интеллектуальные энергетические технологии"
+ИНН 2463099657
+ОГРН 1162468058103</t>
+  </si>
+  <si>
+    <t>660061, Красноярский край, г. Красноярск, ул. Калинина, здание 75/8, офис 2-03</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "АВС"
 ИНН 2636207942
 ОГРН 1152651014416</t>
   </si>
   <si>
     <t>355018, Ставропольский край, г. Ставрополь, ул. Руставели, д. 74б</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (905) 4920218
 </t>
   </si>
   <si>
     <t>Акционерное общество "Газсервис"
 ИНН 7020030567
 ОГРН 1027000907977</t>
   </si>
   <si>
     <t>634059, Томская область, г. Томск, ул. Смирнова, д. 1</t>
   </si>
   <si>
     <t>8 (3822) 656797
 http://gazservice.tomsk.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СТРОЙКОМПРОЕКТ"
@@ -3835,50 +3867,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "ДАГ"
 ИНН 2308006760
 ОГРН 1022301208291</t>
   </si>
   <si>
     <t>350000, Краснодарский край, г. Краснодар, ул. Красная, д. 113, офис 56а</t>
   </si>
   <si>
     <t xml:space="preserve">8 (861) 251671
 </t>
   </si>
   <si>
     <t>Акционерное общество Сельскохозяйственное предприятие "Терский"
 ИНН 2624034251
 ОГРН 1162651075905</t>
   </si>
   <si>
     <t>356828, Ставропольский край, Буденновский район, п. Терский, ул. Советская, д. 1, офис 1</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (962) 4432608
 </t>
   </si>
   <si>
+    <t>Муниципальное бюджетное учреждение "Бюро технической инвентаризации" городского округа - город Волжский Волгоградской области
+ИНН 3435147692
+ОГРН 1243400007157</t>
+  </si>
+  <si>
+    <t>404122, Волгоградская область, г. Волжский, ул. Рабоче-крестьянская, д. 15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (909) 3910763, 8 (8443) 313455
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Мост-Сервис"
 ИНН 6122010783
 ОГРН 1096189000511</t>
   </si>
   <si>
     <t>346800, Ростовская область, Мясниковский район, с. Чалтырь, ул. Мясникяна, д. 90</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 3007824
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АВВ"
 ИНН 6101001058
 ОГРН 1156196052726</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, пр-кт Театральный, д. 60/348, лит. А комн. 10</t>
   </si>
   <si>
     <t>8 (863) 2850985, 8 (863) 2489884
 http://avv-energo.ru</t>
   </si>
   <si>
     <t>Закрытое акционерное общество "Контур-Сервис ТВ"
@@ -4027,50 +4071,62 @@
   <si>
     <t>Индивидуальный предприниматель Дурдыкулиев Ашир
 ИНН 010514958750
 ОГРН 306010510400087</t>
   </si>
   <si>
     <t xml:space="preserve"> Республика Адыгея, г. Майкоп</t>
   </si>
   <si>
     <t xml:space="preserve">8 (86355) 42706
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АрВ-Строй"
 ИНН 1513058640
 ОГРН 1161513051413</t>
   </si>
   <si>
     <t>362040, Республика Северная Осетия - Алания, г. Владикавказ, ул. Маяковского, д. 19, офис 2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 8388926
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Торговый дом "Южэнерго"
+ИНН 2626033341
+ОГРН 1052600111090</t>
+  </si>
+  <si>
+    <t>357748, Ставропольский край, г. Кисловодск, ул. Калинина, д. 168</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (87937) 97097, +7 (928) 3598888
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Архстройсервис"
 ИНН 0562074018
 ОГРН 1090562000275</t>
   </si>
   <si>
     <t>367000, Республика Дагестан, г. Махачкала, пр-кт Гамидова, д. 6, кв. 49</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (967) 9416001, +7 (989) 8850050
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Научно-технический центр "Промышленная экспертиза"
 ИНН 6164112025
 ОГРН 1166196115700</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, пр-кт Буденновский, д. 37/46а, офис 26а</t>
   </si>
   <si>
     <t>8 (863) 2999036, 8 (863) 2403548
 prom-tek.com</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СайтМонтаж"
@@ -4127,50 +4183,74 @@
   <si>
     <t>Общество с ограниченной ответственностью "Служба Заказчика СУ-1"
 ИНН 0276948233
 ОГРН 1190280082189</t>
   </si>
   <si>
     <t>450096, Республика Башкортостан, г. Уфа, ул. Энтузиастов, д. 16, офис 15</t>
   </si>
   <si>
     <t xml:space="preserve">8 (347) 2469366, 8 (347) 2469356
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СтройГрафика"
 ИНН 2635103080
 ОГРН 1072635013395</t>
   </si>
   <si>
     <t>355042, Ставропольский край, г. Ставрополь, ул. Доваторцев, д. 61, лит. А офис 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (8652) 214851, 8 (8652) 241903, 8 (8652) 211483, +7 (968) 2660698
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью Проектно-сметная компания "ДОРОГА"
+ИНН 0707019180
+ОГРН 1170726002314</t>
+  </si>
+  <si>
+    <t>361335, Кабардино-Балкарская Республика, Урванский район, г. Нарткала, ул. Красноармейская, д. 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 7094946
+</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "СК-ГИПРОДОР"
+ИНН 0725027507
+ОГРН 1190726004842</t>
+  </si>
+  <si>
+    <t>360017, Кабардино-Балкарская Республика, г. Нальчик, ул. Шортанова, д. 31, кв. 28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (919) 7514861
+</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Архипенко Василий Павлович
 ИНН 010502311408
 ОГРН 313010508400039</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (918) 4247630
 </t>
   </si>
   <si>
     <t>Федеральное государственное унитарное предприятие "Главное строительное управление Федеральной службы исполнения наказаний"
 ИНН 0708006803
 ОГРН 1020700688832</t>
   </si>
   <si>
     <t>361424, Кабардино-Балкарская Республика, Чегемский район, с. Каменка, ул. Революционная, д. 225, корп. 1</t>
   </si>
   <si>
     <t>8 (499) 1124550
 http://us-fsin-skfo.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Научно-технический центр "ЮгПрофЭнерго"
 ИНН 3442111376
 ОГРН 1103459004890</t>
   </si>
@@ -4412,50 +4492,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "Приморская-Компани"
 ИНН 2320036465
 ОГРН 1022302957049</t>
   </si>
   <si>
     <t>354392, Краснодарский край, г. Сочи, с. Эстосадок, ул. Горная Карусель, д. 6, помещ. 226</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 2340177
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Научно-технический центр Альтернативная энергетика"
 ИНН 1655201768
 ОГРН 1101690058392</t>
   </si>
   <si>
     <t>420034, Республика Татарстан, г. Казань, ул. Декабристов, зд. 81Б, офис 8</t>
   </si>
   <si>
     <t xml:space="preserve">8 (843) 2390415
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ЭнергоСервис"
+ИНН 2628802433
+ОГРН 1132651033107</t>
+  </si>
+  <si>
+    <t>357748, Ставропольский край, г. Кисловодск, ул. Калинина, д. 8А, кв. 66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (928) 2448833
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "АГОЛАН-ЮГ"
 ИНН 2310213468
 ОГРН 1192375024247</t>
   </si>
   <si>
     <t>350002, Краснодарский край, г. Краснодар, ул. Северная, д. 365, офис 3</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 6731357
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Юсупов Леон Александрович
 ИНН 230904633690
 ОГРН 323619600005033</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4063474
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "БЕСА"
 ИНН 0573002150
 ОГРН 1130573000227</t>
   </si>
@@ -4534,60 +4626,80 @@
   <si>
     <t>Общество с ограниченной ответственностью "АльфаСтрой"
 ИНН 2631034076
 ОГРН 1152651016011</t>
   </si>
   <si>
     <t>117545, г. Москва, вн.тер.г. муниципальный округ Чертаново Центральное, ул. Дорожная, д. 8, корп. 1, этаж 1 комн. К2-113</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (916) 6079999
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Ростовкомплекспроект"
 ИНН 6164128515
 ОГРН 1196196035640</t>
   </si>
   <si>
     <t>344116, Ростовская область, г. Ростов-на-Дону, ул. Литвинова, зд. 4, офис 516</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1674445
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ТЕХНОЛОГИИ БЕЗОПАСНОСТИ"
+ИНН 6163214930
+ОГРН 1196196022967</t>
+  </si>
+  <si>
+    <t>344000, Ростовская область, г. Ростов-на-Дону, пр-кт Ворошиловский, д. 54/112, комн. 19Б</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (961) 4040895
+</t>
+  </si>
+  <si>
     <t>Индивидуальный предприниматель Джалилов Бакир Агакеримович
 ИНН 570300053530
 ОГРН 319574900028573</t>
   </si>
   <si>
     <t xml:space="preserve"> Орловская область, г. Мценск</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 3555589
 </t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Техносервис"
+ИНН 0917013593
+ОГРН 1090917000294</t>
+  </si>
+  <si>
+    <t>369000, Карачаево-Черкесская Республика, г. Черкесск, ул. Советская, д. 193, кв. 29</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мост-Инжиниринг"
 ИНН 6162092302
 ОГРН 1256100018712</t>
   </si>
   <si>
     <t>344033, Ростовская область, г. Ростов-на-Дону, ул. Портовая, д. 393, офис 6</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (989) 7204579
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -4905,54 +5017,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D372"/>
+  <dimension ref="A1:D382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D372"/>
+      <selection activeCell="A1" sqref="A1:D382"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -6755,3420 +6867,3560 @@
         <v>465</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>466</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="1">
         <v>187</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>469</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="1">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>471</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>472</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="1">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>474</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>475</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="1">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>477</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>478</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="1">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>480</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>481</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="1">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>483</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>484</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="1">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>487</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="1">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>489</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>418</v>
+        <v>490</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="1">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="1">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>495</v>
+        <v>418</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="1">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>497</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>498</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="1">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>500</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>501</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="1">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>504</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="1">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>507</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="1">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>509</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>510</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="1">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>512</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>513</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="1">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>145</v>
+        <v>515</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>146</v>
+        <v>516</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>147</v>
+        <v>517</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="1">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="1">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>518</v>
+        <v>145</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>519</v>
+        <v>146</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>520</v>
+        <v>147</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="1">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>521</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>522</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>525</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>527</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>528</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>531</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>533</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>534</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>537</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>539</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>540</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>542</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>543</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>545</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>546</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>548</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>549</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>551</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>552</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>554</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>557</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>558</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>560</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>561</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>563</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>564</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>566</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>567</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>569</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>570</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>572</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>573</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>575</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>576</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>578</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>579</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>581</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>582</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>584</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>585</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>587</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>588</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>590</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>591</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>593</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>594</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>596</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>597</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>599</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>600</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>602</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>603</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>605</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>606</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>608</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>609</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>611</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>612</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>614</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>615</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>617</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>618</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>620</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>621</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>623</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>624</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>626</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>627</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>629</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>630</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>632</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>633</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>435</v>
+        <v>635</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>436</v>
+        <v>636</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>437</v>
+        <v>637</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>638</v>
+        <v>435</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>639</v>
+        <v>436</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>640</v>
+        <v>437</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>641</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>642</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>644</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>645</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>647</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>648</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>650</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>651</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>625</v>
+        <v>652</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>657</v>
+        <v>631</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>658</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>659</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>661</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>662</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>664</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>665</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>667</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>668</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>38</v>
+        <v>671</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>11</v>
+        <v>675</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>675</v>
+        <v>38</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>336</v>
+        <v>681</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>683</v>
+        <v>11</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>685</v>
+        <v>336</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>687</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>688</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>690</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>691</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>11</v>
+        <v>692</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>697</v>
+        <v>11</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>698</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>699</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>11</v>
+        <v>700</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>704</v>
+        <v>11</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>706</v>
+        <v>699</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>708</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>709</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>711</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>712</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>11</v>
+        <v>713</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>719</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>720</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>722</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>723</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>725</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>726</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>729</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>731</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>732</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>734</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>735</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>737</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>738</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>740</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>741</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>743</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>744</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>746</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>747</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>749</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>750</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>752</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>753</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>755</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>756</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>758</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>759</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>762</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>764</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>765</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>767</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>768</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>770</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>771</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>773</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>774</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>776</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>777</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>11</v>
+        <v>778</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>11</v>
+        <v>781</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>782</v>
+        <v>11</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>785</v>
+        <v>11</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>786</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>787</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>789</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>790</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>792</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>793</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>795</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>796</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>798</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>799</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>801</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>802</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1">
-        <v>405</v>
+        <v>392</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>804</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>805</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>807</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>808</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>810</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>811</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>813</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>814</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>816</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>817</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>819</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>820</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>822</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>823</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>825</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>826</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>828</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>829</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1">
-        <v>438</v>
+        <v>423</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>831</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>832</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1">
-        <v>441</v>
+        <v>427</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>834</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>835</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>837</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>838</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>840</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>841</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>843</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>844</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1">
-        <v>452</v>
+        <v>443</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>846</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>847</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1">
-        <v>455</v>
+        <v>444</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>849</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>850</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>852</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>853</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1">
-        <v>463</v>
+        <v>455</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>855</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>856</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>858</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>859</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>861</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>862</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>11</v>
+        <v>863</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>868</v>
+        <v>11</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>869</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>870</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>872</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>873</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>875</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>876</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>878</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>879</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>881</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>882</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>884</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>885</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>887</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>888</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>890</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>891</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>893</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>894</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>483</v>
+        <v>896</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>484</v>
+        <v>897</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>485</v>
+        <v>898</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1">
-        <v>497</v>
+        <v>489</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>901</v>
+        <v>11</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>902</v>
+        <v>486</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>903</v>
+        <v>487</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>904</v>
+        <v>488</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="B284" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="C284" s="1" t="s">
         <v>905</v>
       </c>
-      <c r="C284" s="1" t="s">
+      <c r="D284" s="1" t="s">
         <v>906</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>907</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>908</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>910</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>911</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>913</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>914</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="B288" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="C288" s="1" t="s">
         <v>916</v>
       </c>
-      <c r="C288" s="1" t="s">
+      <c r="D288" s="1" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="B289" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="C289" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="C289" s="1" t="s">
+      <c r="D289" s="1" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="B290" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="C290" s="1" t="s">
         <v>922</v>
       </c>
-      <c r="C290" s="1" t="s">
+      <c r="D290" s="1" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1">
-        <v>517</v>
+        <v>509</v>
       </c>
       <c r="B291" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="C291" s="1" t="s">
         <v>925</v>
       </c>
-      <c r="C291" s="1" t="s">
+      <c r="D291" s="1" t="s">
         <v>926</v>
-      </c>
-[...1 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1">
-        <v>520</v>
+        <v>512</v>
       </c>
       <c r="B292" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="C292" s="1" t="s">
         <v>928</v>
       </c>
-      <c r="C292" s="1" t="s">
+      <c r="D292" s="1" t="s">
         <v>929</v>
-      </c>
-[...1 lines deleted...]
-        <v>930</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1">
-        <v>522</v>
+        <v>513</v>
       </c>
       <c r="B293" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="C293" s="1" t="s">
         <v>931</v>
       </c>
-      <c r="C293" s="1" t="s">
+      <c r="D293" s="1" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>933</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>934</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>936</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>937</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>939</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>940</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>941</v>
+        <v>11</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="B297" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="C297" s="1" t="s">
         <v>942</v>
       </c>
-      <c r="C297" s="1" t="s">
+      <c r="D297" s="1" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="B298" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="C298" s="1" t="s">
         <v>945</v>
       </c>
-      <c r="C298" s="1" t="s">
+      <c r="D298" s="1" t="s">
         <v>946</v>
-      </c>
-[...1 lines deleted...]
-        <v>947</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="B299" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="C299" s="1" t="s">
         <v>948</v>
       </c>
-      <c r="C299" s="1" t="s">
+      <c r="D299" s="1" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B300" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="C300" s="1" t="s">
         <v>951</v>
       </c>
-      <c r="C300" s="1" t="s">
+      <c r="D300" s="1" t="s">
         <v>952</v>
-      </c>
-[...1 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="B301" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="C301" s="1" t="s">
         <v>954</v>
       </c>
-      <c r="C301" s="1" t="s">
+      <c r="D301" s="1" t="s">
         <v>955</v>
-      </c>
-[...1 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="B302" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="C302" s="1" t="s">
         <v>957</v>
       </c>
-      <c r="C302" s="1" t="s">
+      <c r="D302" s="1" t="s">
         <v>958</v>
-      </c>
-[...1 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1">
-        <v>539</v>
+        <v>532</v>
       </c>
       <c r="B303" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="C303" s="1" t="s">
         <v>960</v>
       </c>
-      <c r="C303" s="1" t="s">
+      <c r="D303" s="1" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="B304" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="C304" s="1" t="s">
         <v>963</v>
       </c>
-      <c r="C304" s="1" t="s">
+      <c r="D304" s="1" t="s">
         <v>964</v>
-      </c>
-[...1 lines deleted...]
-        <v>965</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="B305" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="C305" s="1" t="s">
         <v>966</v>
       </c>
-      <c r="C305" s="1" t="s">
+      <c r="D305" s="1" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="B306" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="C306" s="1" t="s">
         <v>969</v>
       </c>
-      <c r="C306" s="1" t="s">
+      <c r="D306" s="1" t="s">
         <v>970</v>
-      </c>
-[...1 lines deleted...]
-        <v>971</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="B307" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="C307" s="1" t="s">
         <v>972</v>
       </c>
-      <c r="C307" s="1" t="s">
+      <c r="D307" s="1" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1">
-        <v>560</v>
+        <v>542</v>
       </c>
       <c r="B308" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="C308" s="1" t="s">
         <v>975</v>
       </c>
-      <c r="C308" s="1" t="s">
+      <c r="D308" s="1" t="s">
         <v>976</v>
-      </c>
-[...1 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1">
-        <v>566</v>
+        <v>543</v>
       </c>
       <c r="B309" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="C309" s="1" t="s">
         <v>978</v>
       </c>
-      <c r="C309" s="1" t="s">
+      <c r="D309" s="1" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1">
-        <v>568</v>
+        <v>550</v>
       </c>
       <c r="B310" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="C310" s="1" t="s">
         <v>981</v>
       </c>
-      <c r="C310" s="1" t="s">
+      <c r="D310" s="1" t="s">
         <v>982</v>
-      </c>
-[...1 lines deleted...]
-        <v>983</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1">
-        <v>569</v>
+        <v>560</v>
       </c>
       <c r="B311" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="C311" s="1" t="s">
         <v>984</v>
       </c>
-      <c r="C311" s="1" t="s">
+      <c r="D311" s="1" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="B312" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="C312" s="1" t="s">
         <v>987</v>
       </c>
-      <c r="C312" s="1" t="s">
+      <c r="D312" s="1" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1">
-        <v>574</v>
+        <v>566</v>
       </c>
       <c r="B313" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="C313" s="1" t="s">
         <v>990</v>
       </c>
-      <c r="C313" s="1" t="s">
+      <c r="D313" s="1" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="B314" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="C314" s="1" t="s">
         <v>993</v>
       </c>
-      <c r="C314" s="1" t="s">
+      <c r="D314" s="1" t="s">
         <v>994</v>
-      </c>
-[...1 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1">
-        <v>589</v>
+        <v>569</v>
       </c>
       <c r="B315" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="C315" s="1" t="s">
         <v>996</v>
       </c>
-      <c r="C315" s="1" t="s">
+      <c r="D315" s="1" t="s">
         <v>997</v>
-      </c>
-[...1 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1">
-        <v>590</v>
+        <v>570</v>
       </c>
       <c r="B316" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="C316" s="1" t="s">
         <v>999</v>
       </c>
-      <c r="C316" s="1" t="s">
+      <c r="D316" s="1" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1">
-        <v>591</v>
+        <v>574</v>
       </c>
       <c r="B317" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C317" s="1" t="s">
         <v>1002</v>
       </c>
-      <c r="C317" s="1" t="s">
+      <c r="D317" s="1" t="s">
         <v>1003</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1">
-        <v>592</v>
+        <v>576</v>
       </c>
       <c r="B318" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C318" s="1" t="s">
         <v>1005</v>
       </c>
-      <c r="C318" s="1" t="s">
+      <c r="D318" s="1" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="B319" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C319" s="1" t="s">
         <v>1008</v>
       </c>
-      <c r="C319" s="1" t="s">
+      <c r="D319" s="1" t="s">
         <v>1009</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="B320" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C320" s="1" t="s">
         <v>1011</v>
       </c>
-      <c r="C320" s="1" t="s">
+      <c r="D320" s="1" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>1013</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1">
-        <v>597</v>
+        <v>591</v>
       </c>
       <c r="B321" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C321" s="1" t="s">
         <v>1014</v>
       </c>
-      <c r="C321" s="1" t="s">
+      <c r="D321" s="1" t="s">
         <v>1015</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="B322" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C322" s="1" t="s">
         <v>1017</v>
       </c>
-      <c r="C322" s="1" t="s">
+      <c r="D322" s="1" t="s">
         <v>1018</v>
-      </c>
-[...1 lines deleted...]
-        <v>1019</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1">
-        <v>601</v>
+        <v>593</v>
       </c>
       <c r="B323" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C323" s="1" t="s">
         <v>1020</v>
       </c>
-      <c r="C323" s="1" t="s">
+      <c r="D323" s="1" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1">
-        <v>603</v>
+        <v>595</v>
       </c>
       <c r="B324" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C324" s="1" t="s">
         <v>1023</v>
       </c>
-      <c r="C324" s="1" t="s">
+      <c r="D324" s="1" t="s">
         <v>1024</v>
-      </c>
-[...1 lines deleted...]
-        <v>1025</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1">
-        <v>605</v>
+        <v>597</v>
       </c>
       <c r="B325" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C325" s="1" t="s">
         <v>1026</v>
       </c>
-      <c r="C325" s="1" t="s">
+      <c r="D325" s="1" t="s">
         <v>1027</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1">
-        <v>610</v>
+        <v>598</v>
       </c>
       <c r="B326" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C326" s="1" t="s">
         <v>1029</v>
       </c>
-      <c r="C326" s="1" t="s">
+      <c r="D326" s="1" t="s">
         <v>1030</v>
-      </c>
-[...1 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1">
-        <v>611</v>
+        <v>601</v>
       </c>
       <c r="B327" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C327" s="1" t="s">
         <v>1032</v>
       </c>
-      <c r="C327" s="1" t="s">
+      <c r="D327" s="1" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="B328" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C328" s="1" t="s">
         <v>1035</v>
       </c>
-      <c r="C328" s="1" t="s">
+      <c r="D328" s="1" t="s">
         <v>1036</v>
-      </c>
-[...1 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1">
-        <v>614</v>
+        <v>604</v>
       </c>
       <c r="B329" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C329" s="1" t="s">
         <v>1038</v>
       </c>
-      <c r="C329" s="1" t="s">
+      <c r="D329" s="1" t="s">
         <v>1039</v>
-      </c>
-[...1 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1">
-        <v>615</v>
+        <v>605</v>
       </c>
       <c r="B330" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C330" s="1" t="s">
         <v>1041</v>
       </c>
-      <c r="C330" s="1" t="s">
+      <c r="D330" s="1" t="s">
         <v>1042</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1">
-        <v>621</v>
+        <v>610</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>11</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1">
-        <v>626</v>
+        <v>611</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1">
-        <v>629</v>
+        <v>612</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1">
-        <v>633</v>
+        <v>614</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>1021</v>
+        <v>1053</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1">
-        <v>634</v>
+        <v>615</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>1055</v>
+        <v>11</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1">
-        <v>635</v>
+        <v>621</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>1058</v>
+        <v>11</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1">
-        <v>636</v>
+        <v>626</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1">
-        <v>644</v>
+        <v>632</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1">
-        <v>645</v>
+        <v>633</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="C341" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D341" s="1" t="s">
         <v>1072</v>
-      </c>
-[...1 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1">
-        <v>650</v>
+        <v>634</v>
       </c>
       <c r="B342" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C342" s="1" t="s">
         <v>1074</v>
       </c>
-      <c r="C342" s="1" t="s">
+      <c r="D342" s="1" t="s">
         <v>1075</v>
-      </c>
-[...1 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1">
-        <v>657</v>
+        <v>635</v>
       </c>
       <c r="B343" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C343" s="1" t="s">
         <v>1077</v>
       </c>
-      <c r="C343" s="1" t="s">
+      <c r="D343" s="1" t="s">
         <v>1078</v>
-      </c>
-[...1 lines deleted...]
-        <v>1079</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1">
-        <v>660</v>
+        <v>636</v>
       </c>
       <c r="B344" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C344" s="1" t="s">
         <v>1080</v>
       </c>
-      <c r="C344" s="1" t="s">
+      <c r="D344" s="1" t="s">
         <v>1081</v>
-      </c>
-[...1 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1">
-        <v>664</v>
+        <v>637</v>
       </c>
       <c r="B345" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C345" s="1" t="s">
         <v>1083</v>
       </c>
-      <c r="C345" s="1" t="s">
+      <c r="D345" s="1" t="s">
         <v>1084</v>
-      </c>
-[...1 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1">
-        <v>665</v>
+        <v>638</v>
       </c>
       <c r="B346" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C346" s="1" t="s">
         <v>1086</v>
       </c>
-      <c r="C346" s="1" t="s">
+      <c r="D346" s="1" t="s">
         <v>1087</v>
-      </c>
-[...1 lines deleted...]
-        <v>1088</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1">
-        <v>670</v>
+        <v>644</v>
       </c>
       <c r="B347" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C347" s="1" t="s">
         <v>1089</v>
       </c>
-      <c r="C347" s="1" t="s">
+      <c r="D347" s="1" t="s">
         <v>1090</v>
-      </c>
-[...1 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1">
-        <v>672</v>
+        <v>645</v>
       </c>
       <c r="B348" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C348" s="1" t="s">
         <v>1092</v>
       </c>
-      <c r="C348" s="1" t="s">
+      <c r="D348" s="1" t="s">
         <v>1093</v>
-      </c>
-[...1 lines deleted...]
-        <v>1094</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1">
-        <v>673</v>
+        <v>650</v>
       </c>
       <c r="B349" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C349" s="1" t="s">
         <v>1095</v>
       </c>
-      <c r="C349" s="1" t="s">
+      <c r="D349" s="1" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1">
-        <v>674</v>
+        <v>657</v>
       </c>
       <c r="B350" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C350" s="1" t="s">
         <v>1098</v>
       </c>
-      <c r="C350" s="1" t="s">
+      <c r="D350" s="1" t="s">
         <v>1099</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1">
-        <v>675</v>
+        <v>660</v>
       </c>
       <c r="B351" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C351" s="1" t="s">
         <v>1101</v>
       </c>
-      <c r="C351" s="1" t="s">
+      <c r="D351" s="1" t="s">
         <v>1102</v>
-      </c>
-[...1 lines deleted...]
-        <v>1103</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1">
-        <v>679</v>
+        <v>664</v>
       </c>
       <c r="B352" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C352" s="1" t="s">
         <v>1104</v>
       </c>
-      <c r="C352" s="1" t="s">
+      <c r="D352" s="1" t="s">
         <v>1105</v>
-      </c>
-[...1 lines deleted...]
-        <v>1106</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1">
-        <v>682</v>
+        <v>665</v>
       </c>
       <c r="B353" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C353" s="1" t="s">
         <v>1107</v>
       </c>
-      <c r="C353" s="1" t="s">
+      <c r="D353" s="1" t="s">
         <v>1108</v>
-      </c>
-[...1 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1">
-        <v>683</v>
+        <v>670</v>
       </c>
       <c r="B354" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C354" s="1" t="s">
         <v>1110</v>
       </c>
-      <c r="C354" s="1" t="s">
+      <c r="D354" s="1" t="s">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1">
-        <v>689</v>
+        <v>672</v>
       </c>
       <c r="B355" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C355" s="1" t="s">
         <v>1113</v>
       </c>
-      <c r="C355" s="1" t="s">
+      <c r="D355" s="1" t="s">
         <v>1114</v>
-      </c>
-[...1 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1">
-        <v>705</v>
+        <v>673</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>679</v>
+        <v>1115</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>336</v>
+        <v>1116</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>680</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1">
-        <v>730</v>
+        <v>674</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1">
-        <v>731</v>
+        <v>675</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1">
-        <v>747</v>
+        <v>679</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1">
-        <v>754</v>
+        <v>682</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>504</v>
+        <v>1128</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1">
-        <v>758</v>
+        <v>683</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>11</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1">
-        <v>763</v>
+        <v>689</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1">
-        <v>774</v>
+        <v>705</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1132</v>
+        <v>685</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1133</v>
+        <v>336</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>11</v>
+        <v>686</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1">
-        <v>778</v>
+        <v>730</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1">
-        <v>782</v>
+        <v>731</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1">
-        <v>783</v>
+        <v>734</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1">
-        <v>789</v>
+        <v>747</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>11</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1">
-        <v>794</v>
+        <v>754</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1063</v>
+        <v>510</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1064</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1">
-        <v>801</v>
+        <v>758</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1148</v>
+        <v>11</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1">
-        <v>808</v>
+        <v>763</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1">
-        <v>830</v>
+        <v>774</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1154</v>
+        <v>11</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1">
+        <v>778</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373" s="1">
+        <v>782</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374" s="1">
+        <v>783</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375" s="1">
+        <v>789</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376" s="1">
+        <v>794</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377" s="1">
+        <v>801</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378" s="1">
+        <v>808</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379" s="1">
+        <v>821</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380" s="1">
+        <v>830</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381" s="1">
+        <v>834</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382" s="1">
         <v>868</v>
       </c>
-      <c r="B372" s="1" t="s">
-[...6 lines deleted...]
-        <v>1157</v>
+      <c r="B382" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1185</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">