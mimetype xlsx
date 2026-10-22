--- v1 (2026-07-27)
+++ v2 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1213">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Контактная информация</t>
   </si>
   <si>
     <t>00001</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ИзысканияРеконструкция"
 ИНН 6163091076
 ОГРН 1086163001682</t>
   </si>
   <si>
     <t>344006, Ростовская область, г. Ростов-на-Дону, пр-кт Ворошиловский, д. 6</t>
   </si>
   <si>
     <t xml:space="preserve">2624220
@@ -2028,50 +2028,62 @@
   <si>
     <t>Общество с ограниченной ответственностью научно-производственная компания "Кировское Бюро Кадастра и Землеустройства"
 ИНН 2609021321
 ОГРН 1032601421764</t>
   </si>
   <si>
     <t>357300, Ставропольский край, г. Новопавловск, ул. Журавко, д. 25</t>
   </si>
   <si>
     <t xml:space="preserve">8 (87938) 41039
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Технодорпроект"
 ИНН 3123293970
 ОГРН 1113123021626</t>
   </si>
   <si>
     <t>394030, Воронежская область, г. Воронеж, ул. Донбасская, д. 9а, офис 5</t>
   </si>
   <si>
     <t xml:space="preserve">8 (473) 2355400, 8 (473) 2466662
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "АрхМенеджментГрупп"
+ИНН 2634066735
+ОГРН 1052604186580</t>
+  </si>
+  <si>
+    <t>107023, г. Москва, ул. Электрозаводская, д. 24, корп. 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (8652) 326511, 8 (8652) 316520, +7 (918) 7460132
+</t>
+  </si>
+  <si>
     <t>Закрытое акционерное общество "Ростовское энергетическое ремонтно-строительное предприятие"
 ИНН 6163069049
 ОГРН 1036163016152</t>
   </si>
   <si>
     <t>344055, Ростовская область, г. Ростов-на-Дону, ул. Пескова, д. 17в</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2066206
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Северо-Кавказский институт строительства и проектирования"
 ИНН 6164306630
 ОГРН 1126164001897</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, ул. Московская, д. 21/16</t>
   </si>
   <si>
     <t>8 (863) 3008479
 http://sevkavinstroyproekt.ru/</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СВЯЗЬСЕЛЬСТРОЙ"
@@ -2352,50 +2364,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "ГЕОИНВЕСТПРОЕКТ"
 ИНН 0721061391
 ОГРН 1080721005970</t>
   </si>
   <si>
     <t>360030, Кабардино-Балкарская Республика, г. Нальчик, ул. Московская, д. 4, кв. 173</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4942154
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Региональный инженерный центр "РостЭнергоПроект"
 ИНН 6162064376
 ОГРН 1136194001965</t>
   </si>
   <si>
     <t>344002, Ростовская область, г. Ростов-на-Дону, ул. 2-я Володарского, д. 76/23а</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 236 31 68
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Компания РИЗ"
+ИНН 0721059258
+ОГРН 1080721003945</t>
+  </si>
+  <si>
+    <t>360017, Кабардино-Балкарская Республика, г. Нальчик, ул. Лермонтова, д. 54, каб. 203</t>
+  </si>
+  <si>
+    <t>8 (8662) 405193, 8 (8662) 408440
+www.rizcompany.ru</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ-11"
 ИНН 0562052423
 ОГРН 1020502629531</t>
   </si>
   <si>
     <t>367012, Республика Дагестан, г. Махачкала, ул. Буйнакского, д. 7, офис 9</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (960) 4198811, +7 (967) 4053332
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "МАСТЕР-СЕРВИС"
 ИНН 2635065029
 ОГРН 1022601954330</t>
   </si>
   <si>
     <t>355000, Ставропольский край, г. Ставрополь, ул. 50 лет ВЛКСМ, д. 34, корп. 2</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 7053104, 8 (8652) 722911
 </t>
   </si>
   <si>
     <t>Открытое акционерное общество "Высокогорная экологическая обсерватория"
@@ -3271,50 +3295,62 @@
   <si>
     <t>Общество с ограниченной ответственностью Фирма "Сатурн"
 ИНН 2626030990
 ОГРН 1022601226889</t>
   </si>
   <si>
     <t>357600, Ставропольский край, г. Ессентуки, пер. Садовый, д. 4а</t>
   </si>
   <si>
     <t xml:space="preserve">8 (87934) 74146, 8 (87934) 77538, 8 (87934) 77027
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Лангин Сергей Юрьевич
 ИНН 233500591827
 ОГРН 305233524400026</t>
   </si>
   <si>
     <t xml:space="preserve"> Краснодарский край, Кореновский район</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 4548844
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Научно-исследовательский институт технологий органической, неорганической химии и биотехнологий"
+ИНН 6452941195
+ОГРН 1096450002373</t>
+  </si>
+  <si>
+    <t>410005, Саратовская область, г. Саратов, ул. Большая Садовая, д. 239, лит. Л</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 (8452) 659520
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Научно-производственное предприятие "ПРОЕКТГАЗПРОМ"
 ИНН 6164023640
 ОГРН 1026103282072</t>
   </si>
   <si>
     <t>344010, Ростовская область, г. Ростов-на-Дону, пр-кт Ворошиловский, д. 46/176, офис 703</t>
   </si>
   <si>
     <t xml:space="preserve">8 (863) 2402596, 8 (863) 2402054, 8 (863) 2402130, +7 (960) 4533358
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ПРОМИНТЕХ"
 ИНН 6670352320
 ОГРН 1116670027715</t>
   </si>
   <si>
     <t>620075, Свердловская область, г. Екатеринбург, ул. Розы Люксембург, стр. 12, офис 502</t>
   </si>
   <si>
     <t xml:space="preserve">8 (343) 3102413
 </t>
   </si>
   <si>
     <t>Государственное унитарное предприятие Ставропольского края "Ставрополькрайводоканал"
@@ -3595,50 +3631,62 @@
   <si>
     <t xml:space="preserve">8 (34782) 71806
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КрымСтройКадастр"
 ИНН 9204567813
 ОГРН 1179204010094</t>
   </si>
   <si>
     <t>299011, Севастополь город, ул. Кулакова, д. 57, офис 3</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ГЕОСТРОЙПРОЕКТ"
 ИНН 2801154581
 ОГРН 1102801012456</t>
   </si>
   <si>
     <t>675000, Амурская область, г. Благовещенск, ул. Северная, д. 167/5, офис 5</t>
   </si>
   <si>
     <t xml:space="preserve">8 (4162) 777720
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "Высокие Технологии"
+ИНН 0560037187
+ОГРН 1080560001301</t>
+  </si>
+  <si>
+    <t>367010, Республика Дагестан, г. Махачкала, ул. Гагарина, д. 120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (967) 9333444
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Проект-Инжиниринг"
 ИНН 2312234840
 ОГРН 1152312011686</t>
   </si>
   <si>
     <t>350018, Краснодарский край, г. Краснодар, проезд 1-й Заречный, д. 8, лит. Л помещ. 20</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (908) 2285872, +7 (918) 2237180
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "КомГео"
 ИНН 7713534689
 ОГРН 1047796640374</t>
   </si>
   <si>
     <t>109457, г. Москва, ул. Новокузьминская 1-я, д. 6, корп. 2</t>
   </si>
   <si>
     <t xml:space="preserve">8 (495) 5070206
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью Инжиниринговая Компания "Газстройизыскания"
@@ -4095,50 +4143,62 @@
   <si>
     <t>Общество с ограниченной ответственностью "Торговый дом "Южэнерго"
 ИНН 2626033341
 ОГРН 1052600111090</t>
   </si>
   <si>
     <t>357748, Ставропольский край, г. Кисловодск, ул. Калинина, д. 168</t>
   </si>
   <si>
     <t xml:space="preserve">8 (87937) 97097, +7 (928) 3598888
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Архстройсервис"
 ИНН 0562074018
 ОГРН 1090562000275</t>
   </si>
   <si>
     <t>367000, Республика Дагестан, г. Махачкала, пр-кт Гамидова, д. 6, кв. 49</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (967) 9416001, +7 (989) 8850050
 </t>
   </si>
   <si>
+    <t>Индивидуальный предприниматель Лизогубова Регина Николаевна
+ИНН 262700291955
+ОГРН 317265100140690</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ставропольский край, г. Железноводск</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (918) 8753826
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью Научно-технический центр "Промышленная экспертиза"
 ИНН 6164112025
 ОГРН 1166196115700</t>
   </si>
   <si>
     <t>344082, Ростовская область, г. Ростов-на-Дону, пр-кт Буденновский, д. 37/46а, офис 26а</t>
   </si>
   <si>
     <t>8 (863) 2999036, 8 (863) 2403548
 prom-tek.com</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "СайтМонтаж"
 ИНН 7017167191
 ОГРН 1067017180780</t>
   </si>
   <si>
     <t>634034, Томская область, г. Томск, ул. Усова, д. 15</t>
   </si>
   <si>
     <t>8 (3822) 901619, 8 (3822) 901618
 sm.tom.ru</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Империя"
@@ -4553,132 +4613,180 @@
   </si>
   <si>
     <t>367000, Республика Дагестан, г. Махачкала, ул. Магидова, д. 55, кв. 3</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Карпов Михаил Юрьевич
 ИНН 262602187963
 ОГРН 320265100053373</t>
   </si>
   <si>
     <t xml:space="preserve"> Ставропольский край, г. Ессентуки</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (988) 7448850
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Строительная компания "Бастион"
 ИНН 0572016946
 ОГРН 1170571002580</t>
   </si>
   <si>
     <t>367029, Республика Дагестан, г. Махачкала, ул. Абдулхакима Исмаилова, д. 64, этаж 3 помещ. 1</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ЭНЕРГОЦЕНТР"
+ИНН 2366039324
+ОГРН 1222300068858</t>
+  </si>
+  <si>
+    <t>354200, Краснодарский край, г. Сочи, ул. Партизанская, д. 20, кв. 66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (918) 9186655, +7 (918) 9188881
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "Научно-Промышленное Объединение "ОРТЕХ-ЖКХ-инжинеринг"
 ИНН 3460057668
 ОГРН 1153443010852</t>
   </si>
   <si>
     <t>400002, Волгоградская область, г. Волгоград, ул. Казахская, д. 43, офис 2-12</t>
   </si>
   <si>
     <t>+7 (904) 4088108
 http://аквавелл34.рф</t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "РУБЕЖ-СТРОЙ"
+ИНН 0544012403
+ОГРН 1180571014139</t>
+  </si>
+  <si>
+    <t>368006, Республика Дагестан, г. Хасавюрт, ул. Буйнакского, д. 165</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (926) 5017422
+</t>
+  </si>
+  <si>
     <t>Общество с ограниченной ответственностью "РЕГИОНАЛЬНЫЙ ТЕХНИЧЕСКИЙ ЗАКАЗЧИК"
 ИНН 9729351275
 ОГРН 1237700500146</t>
   </si>
   <si>
     <t>119192, г. Москва, вн.тер.г. муниципальный округ Раменки, ул. Мосфильмовская, д. 74Б, помещ. 282Н/23</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 4469299
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АРХИТЕКТУРНО-ДИЗАЙНЕРСКАЯ МАСТЕРСКАЯ АБДУЛЛАЕВА М.А."
 ИНН 0562049734
 ОГРН 1020502632567</t>
   </si>
   <si>
     <t>367010, Республика Дагестан, г. Махачкала, ул. Ломоносова, д. 17, кв. 43</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 0571332
 </t>
   </si>
   <si>
+    <t>Общество с ограниченной ответственностью "ЭНЕРГОПРОМСЕРВИС"
+ИНН 0268027020
+ОГРН 1020202085254</t>
+  </si>
+  <si>
+    <t>453124, Республика Башкортостан, г. Стерлитамак, ул. Сакко и Ванцетти, д. 55, кв. 37</t>
+  </si>
+  <si>
+    <t>8 (3473) 305501
+www.epservice.ru</t>
+  </si>
+  <si>
     <t>Акционерное общество "Баварский Дом"
 ИНН 7709008852
 ОГРН 1037739289136</t>
   </si>
   <si>
     <t>129075, г. Москва, ул. Аргуновская, д. 2, корп. 1 офис 1500</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Аль Шарифи Юсеф Катей Мохсин
 ИНН 057204813070
 ОГРН 323057100073035</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "АльфаСтрой"
 ИНН 2631034076
 ОГРН 1152651016011</t>
   </si>
   <si>
     <t>117545, г. Москва, вн.тер.г. муниципальный округ Чертаново Центральное, ул. Дорожная, д. 8, корп. 1, этаж 1 комн. К2-113</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (916) 6079999
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Ростовкомплекспроект"
 ИНН 6164128515
 ОГРН 1196196035640</t>
   </si>
   <si>
     <t>344116, Ростовская область, г. Ростов-на-Дону, ул. Литвинова, зд. 4, офис 516</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (928) 1674445
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "ТЕХНОЛОГИИ БЕЗОПАСНОСТИ"
 ИНН 6163214930
 ОГРН 1196196022967</t>
   </si>
   <si>
     <t>344000, Ростовская область, г. Ростов-на-Дону, пр-кт Ворошиловский, д. 54/112, комн. 19Б</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (961) 4040895
+</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Байрамуков Рамазан Ахьяевич
+ИНН 262807559436
+ОГРН 323265100056210</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ставропольский край, г. Кисловодск</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (992) 6660909
 </t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Джалилов Бакир Агакеримович
 ИНН 570300053530
 ОГРН 319574900028573</t>
   </si>
   <si>
     <t xml:space="preserve"> Орловская область, г. Мценск</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (903) 3555589
 </t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Техносервис"
 ИНН 0917013593
 ОГРН 1090917000294</t>
   </si>
   <si>
     <t>369000, Карачаево-Черкесская Республика, г. Черкесск, ул. Советская, д. 193, кв. 29</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мост-Инжиниринг"
 ИНН 6162092302
@@ -5017,54 +5125,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D382"/>
+  <dimension ref="A1:D391"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D382"/>
+      <selection activeCell="A1" sqref="A1:D391"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -7147,3280 +7255,3406 @@
         <v>521</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>522</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="1">
         <v>215</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>525</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="1">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>527</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>528</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="1">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>531</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="1">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>533</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>534</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="1">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>537</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="1">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>539</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>540</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="1">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>542</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>543</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="1">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>545</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>546</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="1">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>548</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>549</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="1">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>551</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>552</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="1">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>554</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="1">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>557</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>558</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="1">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>560</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>561</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="1">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>563</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>564</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="1">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>566</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>567</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="1">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>569</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>570</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="1">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>572</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>573</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="1">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>575</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>576</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="1">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>578</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>579</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="1">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>581</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>582</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="1">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>584</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>585</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="1">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>587</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>588</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="1">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>590</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>591</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="1">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>593</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>594</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="1">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>596</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>597</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="1">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>599</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>600</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="1">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>602</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>603</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="1">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>605</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>606</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="1">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>608</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>609</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="1">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>611</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>612</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>614</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>615</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>617</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>618</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>620</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>621</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>623</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>624</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>626</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>627</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>629</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>630</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>632</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>633</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>635</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>636</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>638</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>639</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>435</v>
+        <v>641</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>436</v>
+        <v>642</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>437</v>
+        <v>643</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>644</v>
+        <v>435</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>645</v>
+        <v>436</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>646</v>
+        <v>437</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>647</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>648</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>650</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>651</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="1">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>653</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>654</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="1">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>656</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>657</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>631</v>
+        <v>658</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="1">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="1">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>663</v>
+        <v>637</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="1">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>664</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>665</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="1">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>667</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>668</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="1">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>671</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="1">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>673</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>674</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="1">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>676</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>38</v>
+        <v>677</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="1">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>11</v>
+        <v>681</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="1">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>681</v>
+        <v>38</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="1">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="1">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>336</v>
+        <v>687</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="1">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>689</v>
+        <v>11</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="1">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>691</v>
+        <v>336</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="1">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>693</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>694</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="1">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>696</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>697</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>11</v>
+        <v>698</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="1">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="1">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>703</v>
+        <v>11</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="1">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>704</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>705</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>11</v>
+        <v>706</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="1">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="1">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>710</v>
+        <v>11</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="1">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>712</v>
+        <v>705</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="1">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>714</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>715</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="1">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>717</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>718</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>11</v>
+        <v>719</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="1">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="1">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="1">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>725</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>726</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="1">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>729</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="1">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>731</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>732</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="1">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>734</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>735</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="1">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>737</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>738</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="1">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>740</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>741</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="1">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>743</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>744</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="1">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>746</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>747</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="1">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>749</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>750</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="1">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>752</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>753</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="1">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>755</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>756</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="1">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>758</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>759</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="1">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>762</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="1">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>764</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>765</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="1">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>767</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>768</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="1">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>770</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>771</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="1">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>773</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>774</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="1">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>776</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>777</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="1">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>779</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>780</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="1">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>782</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>783</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>11</v>
+        <v>784</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="1">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>11</v>
+        <v>787</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="1">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>788</v>
+        <v>11</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="1">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>791</v>
+        <v>11</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="1">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>792</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>793</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="1">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>795</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>796</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="1">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>798</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>799</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="1">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>801</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>802</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="1">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>804</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>805</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="1">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>807</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>808</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="1">
-        <v>405</v>
+        <v>392</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>810</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>811</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="1">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>813</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>814</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="1">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>816</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>817</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="1">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>819</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>820</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="1">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>822</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>823</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="1">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>825</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>826</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="1">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>828</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>829</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="1">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>831</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>832</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="1">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>834</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>835</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="1">
-        <v>438</v>
+        <v>423</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>837</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>838</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="1">
-        <v>441</v>
+        <v>427</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>840</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>841</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="1">
-        <v>442</v>
+        <v>432</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>843</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>844</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="1">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>846</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>847</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="1">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>849</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>850</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="1">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>852</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>853</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="1">
-        <v>455</v>
+        <v>443</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>855</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>856</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="1">
-        <v>459</v>
+        <v>444</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>858</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>859</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="1">
-        <v>463</v>
+        <v>452</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>861</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>862</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="1">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>864</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>865</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="1">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>867</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>868</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>11</v>
+        <v>869</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="1">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="1">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="1">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>877</v>
+        <v>11</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="1">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>878</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>879</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="1">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>881</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>882</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="1">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>884</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>885</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="1">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>887</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>888</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="1">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>890</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>891</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="1">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>893</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>894</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="1">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>896</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>897</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="1">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>899</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>900</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="1">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>902</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>903</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>11</v>
+        <v>904</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="1">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>486</v>
+        <v>905</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>487</v>
+        <v>906</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>488</v>
+        <v>907</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="1">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="1">
-        <v>497</v>
+        <v>489</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>909</v>
+        <v>11</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="1">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>910</v>
+        <v>486</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>911</v>
+        <v>487</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>912</v>
+        <v>488</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="1">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>913</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>914</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="1">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="1">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="1">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>923</v>
+        <v>11</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="1">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>924</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>925</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="1">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>927</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>928</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="1">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>930</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>931</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="1">
-        <v>517</v>
+        <v>508</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>933</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>934</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="1">
-        <v>520</v>
+        <v>509</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>936</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>937</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="1">
-        <v>522</v>
+        <v>512</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>939</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>940</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>11</v>
+        <v>941</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="1">
-        <v>523</v>
+        <v>513</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="1">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="1">
-        <v>526</v>
+        <v>520</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="1">
-        <v>529</v>
+        <v>522</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>952</v>
+        <v>11</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="1">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>953</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>954</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="1">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>956</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>957</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="1">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="B303" s="1" t="s">
         <v>959</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>960</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="1">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="B304" s="1" t="s">
         <v>962</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>963</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="1">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>965</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>966</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="1">
-        <v>539</v>
+        <v>531</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>968</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>969</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="1">
-        <v>540</v>
+        <v>532</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>971</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>972</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="1">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>974</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>975</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="1">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>977</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>978</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="1">
-        <v>550</v>
+        <v>539</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>980</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>981</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="1">
-        <v>560</v>
+        <v>540</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>983</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>984</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="1">
-        <v>562</v>
+        <v>542</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>986</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>987</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="1">
-        <v>566</v>
+        <v>543</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>989</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>990</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="1">
-        <v>568</v>
+        <v>550</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>992</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>993</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="1">
-        <v>569</v>
+        <v>560</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>995</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="1">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>998</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>999</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="1">
-        <v>574</v>
+        <v>566</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="1">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="1">
-        <v>589</v>
+        <v>569</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="1">
-        <v>590</v>
+        <v>570</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="1">
-        <v>591</v>
+        <v>574</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="1">
-        <v>592</v>
+        <v>576</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="1">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="1">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="1">
-        <v>597</v>
+        <v>591</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="1">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="1">
-        <v>601</v>
+        <v>593</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>1033</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="1">
-        <v>603</v>
+        <v>595</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="1">
-        <v>604</v>
+        <v>597</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="1">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="1">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="1">
-        <v>611</v>
+        <v>603</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="1">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="1">
-        <v>614</v>
+        <v>605</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="1">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>11</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="1">
-        <v>621</v>
+        <v>610</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>11</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="1">
-        <v>626</v>
+        <v>611</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="1">
-        <v>629</v>
+        <v>612</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="1">
-        <v>631</v>
+        <v>614</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="1">
-        <v>632</v>
+        <v>615</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>1070</v>
+        <v>11</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="1">
-        <v>633</v>
+        <v>621</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>1032</v>
+        <v>1073</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>1072</v>
+        <v>11</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="1">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="1">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="1">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="1">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="1">
-        <v>638</v>
+        <v>633</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1086</v>
+        <v>1044</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="1">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="1">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="1">
-        <v>650</v>
+        <v>636</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="1">
-        <v>657</v>
+        <v>637</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="1">
-        <v>660</v>
+        <v>638</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="1">
-        <v>664</v>
+        <v>644</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="1">
-        <v>665</v>
+        <v>645</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="1">
-        <v>670</v>
+        <v>650</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1111</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="1">
-        <v>672</v>
+        <v>657</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="1">
-        <v>673</v>
+        <v>660</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1">
-        <v>674</v>
+        <v>664</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1">
-        <v>675</v>
+        <v>665</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1">
-        <v>689</v>
+        <v>674</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>685</v>
+        <v>1136</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>336</v>
+        <v>1137</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>686</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1">
-        <v>730</v>
+        <v>679</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1">
-        <v>731</v>
+        <v>682</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1">
-        <v>734</v>
+        <v>683</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1">
-        <v>747</v>
+        <v>689</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1">
-        <v>754</v>
+        <v>705</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1148</v>
+        <v>691</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>510</v>
+        <v>336</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1149</v>
+        <v>692</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1">
-        <v>758</v>
+        <v>730</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>11</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1">
-        <v>763</v>
+        <v>731</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1">
-        <v>774</v>
+        <v>734</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>11</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1">
-        <v>778</v>
+        <v>747</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1">
-        <v>782</v>
+        <v>754</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1161</v>
+        <v>510</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1">
-        <v>783</v>
+        <v>758</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1165</v>
+        <v>11</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1">
-        <v>789</v>
+        <v>763</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>11</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1">
-        <v>794</v>
+        <v>774</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1083</v>
+        <v>1171</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1084</v>
+        <v>11</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1">
-        <v>801</v>
+        <v>775</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1">
-        <v>808</v>
+        <v>778</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1">
-        <v>821</v>
+        <v>780</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1">
-        <v>830</v>
+        <v>782</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1">
-        <v>834</v>
+        <v>783</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>11</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1">
+        <v>784</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383" s="1">
+        <v>789</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384" s="1">
+        <v>794</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385" s="1">
+        <v>801</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386" s="1">
+        <v>808</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387" s="1">
+        <v>821</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388" s="1">
+        <v>824</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389" s="1">
+        <v>830</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390" s="1">
+        <v>834</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391" s="1">
         <v>868</v>
       </c>
-      <c r="B382" s="1" t="s">
-[...6 lines deleted...]
-        <v>1185</v>
+      <c r="B391" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1212</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">