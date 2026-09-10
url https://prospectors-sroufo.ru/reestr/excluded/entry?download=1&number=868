--- v0 (2026-06-11)
+++ v1 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Организация исключена из членов СРО на основании заявления № 32-03 от 10 июня 2026 г.</t>
   </si>
   <si>
     <t>Причина исключения: в соответствии с ч. 3.1 ст. 55.17 ГрК РФ и заявлением о добровольном прекращении членства</t>
   </si>
   <si>
     <t>Общество с ограниченной ответственностью "Мост-Инжиниринг"</t>
   </si>
   <si>
     <t>ООО "Мост-Инжиниринг"</t>
   </si>
   <si>
     <t>Реестровый номер</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>Дата регистрации в реестре</t>
   </si>
   <si>
     <t>20.08.2025</t>
   </si>
   <si>
@@ -96,50 +96,53 @@
     <t>Генеральный директор Головань Юрий Владимирович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: СРО-И № 0406/061/25. Сумма, руб 1500000
 Действует с: 29.08.2025 по: 28.08.2026
 ООО БСД (Северо-Западный филиал)
 Общество с ограниченной ответственностью "Британский страховой дом" (Северо-Западный филиал)
 ИНН 7734249643ОГРН 1027734002383
 Лицензия СИ № 3799 от 31.12.2014
 Адрес: 195027, г. Санкт-Петербург, ул. Якорная, д. 15, лит. А
 Телефоны: +7 (901) 1069922, 8 (863) 2192964
 Электронная почта: 
 Сайт: bihouse.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
+  </si>
+  <si>
+    <t>2026 Август Плановая проверка Исключение из плана проверок Не применялись</t>
   </si>
   <si>
     <t>Взнос организации в компенсационный фонд возмещения вреда:</t>
   </si>
   <si>
     <t>50000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -579,62 +582,64 @@
       </c>
       <c r="B14" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="1"/>
+      <c r="B17" s="1" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>