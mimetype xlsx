--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -71,51 +71,51 @@
   <si>
     <t>1162651060109</t>
   </si>
   <si>
     <t>Дата государственной регистрации</t>
   </si>
   <si>
     <t>27.04.2016</t>
   </si>
   <si>
     <t>Место нахождения юридического лица</t>
   </si>
   <si>
     <t>355016, Ставропольский край, г. Ставрополь, ул. Бурмистрова, д. 156</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>8 (8652) 334061</t>
   </si>
   <si>
     <t>Руководитель</t>
   </si>
   <si>
-    <t>Директор Голота Фёдор Михайлович</t>
+    <t>Директор Голота Федор Михайлович</t>
   </si>
   <si>
     <t>Страхование</t>
   </si>
   <si>
     <t>Номер полиса: 23470D4001835. Сумма, руб 1500000
 Действует с: 16.09.2023 по: 15.09.2024
  ВСК
 Открытое страховое акционерное общество "ВСК"
 ИНН 7710026574ОГРН 1027700186062
 Лицензия С № 0621 77 от 19.01.2011
 Адрес: 121552, г. Москва, ул. Островная, д. 4
 Телефоны: 8 (863) 242-96-42 , 8 (495) 727-4444
 Электронная почта: 
 Сайт: http://www.vsk.ru</t>
   </si>
   <si>
     <t>Сведения о соответствии условиям членства</t>
   </si>
   <si>
     <t>не соответствует</t>
   </si>
   <si>
     <t>Сведения о результатах проведенных СРО проверок</t>
   </si>